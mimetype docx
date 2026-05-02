--- v0 (2026-04-04)
+++ v1 (2026-05-02)
@@ -298,295 +298,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced temporal turnover in carabid communities enhances biomass stability in agricultural landscapes</w:t>
+                <w:t xml:space="preserve">Effect of organic farming on root microbiota, seed production and pathogen resistance in winter wheat fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Muneret</w:t>
+                <w:t xml:space="preserve">Claire Ricono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ricci</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dosset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Allart</w:t>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.70063⟩</w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.871-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.10602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100815v1</w:t>
+                <w:t xml:space="preserve">hal-04816633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic farming on root microbiota, seed production and pathogen resistance in winter wheat fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced temporal turnover in carabid communities enhances biomass stability in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Muneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ricono</w:t>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Mony</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">Alexandre Dosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">Roland Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (3), pp.871-886. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp3.10602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.70063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816633v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farming and semi‐natural habitats for multifunctional agriculture: A case study in hedgerow landscapes of Brittany</w:t>
               </w:r>
@@ -611,51 +611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -844,51 +844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of weeds for crop-plant mycobiota in agroecosystems: Integrating ecological demonstration and management applicability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ricono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -896,51 +896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 379, pp.-109357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -968,160 +968,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major field margin vegetation types in France and their relationships with climate, agricultural landscapes and management intensity</w:t>
+                <w:t xml:space="preserve">ReSurveyEurope : A database of resurveyed vegetation plots in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Ilona Knollová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isis Poinas</w:t>
+                <w:t xml:space="preserve">Milan Chytrý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Henckel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dullinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Jandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2269243⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (2), pp.e13235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309328v1</w:t>
+                <w:t xml:space="preserve">hal-04550629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing cropping system multifunctionality: An analysis of trade-offs and synergies in French cereal fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1140,210 +1157,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 221, pp.104100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReSurveyEurope : A database of resurveyed vegetation plots in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Major field margin vegetation types in France and their relationships with climate, agricultural landscapes and management intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Dullinger</w:t>
+                <w:t xml:space="preserve">Isis Poinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Jandt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Henckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (2), pp.e13235. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (2), pp.235-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.13235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2269243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550629v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrepancies between the drivers of alpha and beta plant diversity in arable field margins</w:t>
               </w:r>
@@ -1550,64 +1550,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed communities are more diverse, but not more abundant, in dense and complex bocage landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 111 (5), pp.1063-1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2337,51 +2337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing habitat connectivity in agricultural landscapes as a weed management strategy reconciling ecology and agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Uroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2688,51 +2688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Closset-Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 326, pp.107809. </w:t>
@@ -2796,51 +2796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Uroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3448,51 +3448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local pesticide use intensity conditions landscape effects on biological pest control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,51 +3621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliette Bosem Baillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4458,365 +4458,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying edge influence on plant community structure and composition in semi-natural dry grasslands</w:t>
+                <w:t xml:space="preserve">Interdisciplinarité et représentation de la complexité des systèmes socio-écologiques : recherches sur la zone atelier Armorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocco Labadessa</w:t>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Cassano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paola Mairota</w:t>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12332⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pour une recherche en appui à l'action publique : leçons de l'expérience du ministère de l'environnement (1990–2016), 25, pp.S50 - S54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2017032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588610v1</w:t>
+                <w:t xml:space="preserve">hal-01686598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarité et représentation de la complexité des systèmes socio-écologiques : recherches sur la zone atelier Armorique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative effects of local management and landscape heterogeneity on weed richness, density, biomass and seed rain at the country-wide level, Great Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zahra Thomas</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2017032⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 246, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686598v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative effects of local management and landscape heterogeneity on weed richness, density, biomass and seed rain at the country-wide level, Great Britain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying edge influence on plant community structure and composition in semi-natural dry grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocco Labadessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Paola Mairota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 246, pp.12-20. </w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605416v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-lagged response of carabid species richness and composition to past management practices and landscape context of semi-natural field margins</w:t>
               </w:r>
@@ -5122,51 +5122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is plant temporal beta diversity of field margins related to changes in management practices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 75, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5276,235 +5276,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’exposition sur la richesse et la composition floristique des lisières forestières dans le Gâtinais oriental (Loiret)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in management practices over time explain most variation in vegetation of field margins in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/59954⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 211 (15 December 2015), pp.164-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605365v1</w:t>
+                <w:t xml:space="preserve">hal-01210118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in management practices over time explain most variation in vegetation of field margins in Brittany, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l’exposition sur la richesse et la composition floristique des lisières forestières dans le Gâtinais oriental (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 211 (15 December 2015), pp.164-172. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, LXVII (5), pp.387-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/59954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210118v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of semi-natural habitats on aphids and their natural enemies across spatial and temporal scales</w:t>
               </w:r>
@@ -5650,51 +5650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7083,51 +7083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European landscape ecology congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. </w:t>
@@ -7674,51 +7674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique pluriannuelle des assemblages de carabes en réponse à l’évolution du paysage et de sa gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8196,51 +8196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t>
@@ -8282,51 +8282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'hétérogénéité des paysages agricoles sur la diversité des communautés végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9632,51 +9632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9783,51 +9783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOODNET meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Louvain-la-Neuve, Belgium. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9865,51 +9865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling local agronomic practices from agricultural landscape effects on pest biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9990,51 +9990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trait-based approach to unravel the effects of habitat connectivity and habitat amount on weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Uroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10687,764 +10687,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action DD en mode RS &amp;quot;Au chaud dans les bureaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of landscape heterogeneity for biodiversity in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des Relais Développement Durable du Centre INRA de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Le Rheu, France</w:t>
+              <w:t xml:space="preserve">Seminario Ecología del paisaje en sistemas agrícolas, forestales y urbanos: tres experiencias desde la teoría a la práctica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788014v1</w:t>
+                <w:t xml:space="preserve">hal-02787548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée technique du Projet Séripage : Etat des lieux pré-démantèlement (2015-2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restitution du Projet Séripage : Etat des lieux pré-démantèlement (2017-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Castay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution auprès des gestionnaires de l’eau et acteurs impliqués dans l’arasement dans le cadre de la fin du projet Séripage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Les Biards, France</w:t>
+              <w:t xml:space="preserve">Restitution auprès des agriculteurs et des techniciens rivière dans le cadre de la fin du projet Séripage Lycée agricole de la Baie du Mont Saint Michel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Hilaire-du-Harcouët, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788001v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-lagged response of vegetation communities to agricultural landscape changes along the Sélune river, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Séripage: « Sélune: Ecologie et gestion des zones rivulaires, ripariennes et des paysages agricoles » : 2016-2017 - Etat des lieux et initiation de suivis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Castay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deniau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Prampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Séripage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736347v1</w:t>
+                <w:t xml:space="preserve">hal-02785583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of landscape heterogeneity for biodiversity in agricultural landscapes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Action DD en mode RS &amp;quot;Au chaud dans les bureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario Ecología del paisaje en sistemas agrícolas, forestales y urbanos: tres experiencias desde la teoría a la práctica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Séminaire des Relais Développement Durable du Centre INRA de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Le Rheu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787548v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution du Projet Séripage : Etat des lieux pré-démantèlement (2017-2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Journée technique du Projet Séripage : Etat des lieux pré-démantèlement (2015-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Castay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution auprès des agriculteurs et des techniciens rivière dans le cadre de la fin du projet Séripage Lycée agricole de la Baie du Mont Saint Michel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint-Hilaire-du-Harcouët, France</w:t>
+              <w:t xml:space="preserve">Restitution auprès des gestionnaires de l’eau et acteurs impliqués dans l’arasement dans le cadre de la fin du projet Séripage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Les Biards, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787844v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Séripage: « Sélune: Ecologie et gestion des zones rivulaires, ripariennes et des paysages agricoles » : 2016-2017 - Etat des lieux et initiation de suivis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-lagged response of vegetation communities to agricultural landscape changes along the Sélune river, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Castay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elven Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prampart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Séripage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785583v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A travers champs : des plantules aux satellites pour la rest’EAU’ration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Castay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11873,415 +11873,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738416v1</w:t>
+                <w:t xml:space="preserve">hal-02417670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les temporalités d'un paysage agricole: cas de la Zone Atelier Armorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t>
+              <w:t xml:space="preserve">Colloque « Les temps des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Nanterre, FRA., Mar 2017, Nanterre, France. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417670v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temporalités d'un paysage agricole: cas de la Zone Atelier Armorique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les temps des territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Nanterre, FRA., Mar 2017, Nanterre, France. 38 p</w:t>
+              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604519v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aider à la gestion des services de régulation naturelle des bioagresseurs : enjeux de connaissances et de prise en compte des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12634,51 +12634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.2</w:t>
@@ -12733,77 +12733,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elven Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 12 - Dynamique des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Brest, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12854,64 +12854,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elven Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">sfécologie 2016 "International conference on ecological sciences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13432,103 +13432,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of boundary features on grassland-edge communities of Alta Murgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocco Labadessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Mairota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congresso nazionale congiunto SITE-UZI-SIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Milan, Italy. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13823,575 +13823,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does landscape diversity influence species fitness in farmland plants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l’hétérogénéité des paysages agricoles sur les communautés végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. IALE World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Portland, United States. 1 p</w:t>
+              <w:t xml:space="preserve">3e colloque biennal des Zones Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210119v1</w:t>
+                <w:t xml:space="preserve">hal-01458629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What direct and indirect consequences of dam removal on flora biodiversity at a landscape level ? Study design</w:t>
+                <w:t xml:space="preserve">Les plantes des bordures de champs: que nous apprennent-elles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Conference on Ecological Restoration. Towards resilient ecosytems: restoring the urban, the rural and the wild</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">Repas des agriculteurs de la Zone Atelier Armorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Vieux-Viel, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210124v1</w:t>
+                <w:t xml:space="preserve">hal-01210115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-ecological framework for the analysis of forest edges dynamics and their consequences on ecosystems services in temperate landscapes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does landscape diversity influence species fitness in farmland plants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. IALE World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Portland, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793423v1</w:t>
+                <w:t xml:space="preserve">hal-01210119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’hétérogénéité des paysages agricoles sur les communautés végétales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What direct and indirect consequences of dam removal on flora biodiversity at a landscape level ? Study design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elven Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e colloque biennal des Zones Ateliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">6. World Conference on Ecological Restoration. Towards resilient ecosytems: restoring the urban, the rural and the wild</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458629v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes des bordures de champs: que nous apprennent-elles ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A socio-ecological framework for the analysis of forest edges dynamics and their consequences on ecosystems services in temperate landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repas des agriculteurs de la Zone Atelier Armorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Vieux-Viel, France. 6 p</w:t>
+              <w:t xml:space="preserve">9. IALE World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210115v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building up a diachronic analysis from multi-source data to characterize consequences of dam removal on agricultural landscape - biodiversity interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14466,497 +14466,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique spatio-temporelle des communautés végétales dans les agro-écosystèmes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GT1: Régulation naturelle des ravageurs. Acquis, attentes, perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">RMT Biodiversité et Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nîmes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800896v1</w:t>
+                <w:t xml:space="preserve">hal-01210125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t>
+                <w:t xml:space="preserve">Dynamique spatio-temporelle des communautés végétales dans les agro-écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208721v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edges between agriculture and forest viewed as interfaces between social and ecological systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Ouin</w:t>
+                <w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Giffard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résilience 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France. 9 p</w:t>
+              <w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210098v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GT1: Régulation naturelle des ravageurs. Acquis, attentes, perspectives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edges between agriculture and forest viewed as interfaces between social and ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMT Biodiversité et Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nîmes, France. 6 p</w:t>
+              <w:t xml:space="preserve">Résilience 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210125v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits de réponse de la flore adventice à la mise en place du semis direct sous couvert</w:t>
               </w:r>
@@ -15044,368 +15044,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does landscape influence weed diversity and distribution through modification of weed fitness ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of weed community traits response to conservation agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. INTECOL Congress, Ecology: Into the next 100 years</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Londres, United Kingdom. 25 p</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs de l’Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne (UB). FRA., Jun 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807710v1</w:t>
+                <w:t xml:space="preserve">hal-01210112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of weed community traits response to conservation agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Trichard</w:t>
+                <w:t xml:space="preserve">Quelles échelles pertinentes de temps et d’espace pour prédire l’occurrence des espèces adventices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs de l’Université de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne (UB). FRA., Jun 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">6. Journées françaises de l'ecologie du paysage : dynamiques écologiques des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rennes, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210112v1</w:t>
+                <w:t xml:space="preserve">hal-02808161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles échelles pertinentes de temps et d’espace pour prédire l’occurrence des espèces adventices ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does landscape influence weed diversity and distribution through modification of weed fitness ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées françaises de l'ecologie du paysage : dynamiques écologiques des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rennes, France. 19 p</w:t>
+              <w:t xml:space="preserve">11. INTECOL Congress, Ecology: Into the next 100 years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Londres, United Kingdom. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808161v1</w:t>
+                <w:t xml:space="preserve">hal-02807710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de lisière sur la diversité des communautés végétales dans différents paysages forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18123,51 +18123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Rennes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18451,51 +18451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18560,51 +18560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités du projet Séripage année 2017 : Rapport scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Castay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19741,51 +19741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E08B3C9C"/>
+    <w:nsid w:val="12BB395C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19972,51 +19972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-alignier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7619-7124" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14953390X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Doussinault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110371" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70063" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ricono" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10602" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780580v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14825" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109357" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2269243" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04550629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Knollov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Jandt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13235" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.2179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14312" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lenestour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01643-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Uroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-01977-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe de la Barra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Reyes-Paecke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Duane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo D Miranda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11030338" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.03.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114530" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.40.7221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Litza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ernoult" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107809" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01277-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sol&#233;&#8208;senan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roble&#241;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#224;rbara Baraibar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13585" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pilotto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Alber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17171-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265052v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Bosem Baillod" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906419116" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.046" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608816v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence N. Hudson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Newbold" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Contu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L. L. Hill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lysenko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2579" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Labadessa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cassano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Forte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mairota" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12332" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686598v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.054" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622275v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Codet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458636v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lline Tsafack Menessong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Head" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H Kim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4197" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.06.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210121v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59954" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210118v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.06.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535632v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menozzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.06.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.902771" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649213v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Trichard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.02.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR9LMLXG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0301-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646604v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.08.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLGT06SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735648v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.05.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2RX3DBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646268v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00934.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391028E90BC50AA72EDE3FB12C6BBABAE9415B06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201381v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C&#339;ur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0095-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647378v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.443-467" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79576B96367A3FED824DFF71DA020198B428CFBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644477v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2010.01105.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VTDX6Z0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658333v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666717v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266500v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266578v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735200v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735199v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787785v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735157v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735239v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458655v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458628v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fillatre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805216v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808011v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raynaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807863v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601774v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812981v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813734v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823236v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouyjou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535071v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908159v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160329v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948615v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meslin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544323v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786232v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738335v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789846v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bris" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789110v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140250v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735570v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787843v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Castay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Zermeno Rodriguez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788014v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788001v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736347v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deniau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prampart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787548v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787844v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785583v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789034v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734896v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787847v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604519v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735587v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787846v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458656v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458688v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458690v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Savary" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607130v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458645v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458637v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458689v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458691v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793023v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458630v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210116v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210120v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458631v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210119v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210124v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793423v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458629v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210115v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210126v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800896v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210098v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210125v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210099v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807710v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808161v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729308v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210095v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803197v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805607v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066187v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805642v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807925v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802033v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810451v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Guilloux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821396v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818423v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755125v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820460v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820713v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812985v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751205v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754466v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819864v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820952v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Hatt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239788/les-plantes-de-service" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815200v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian Caporalino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132861v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0071.09" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790150v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790623v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848434v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373935v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791138v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403099v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delisle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807836v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818612v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790385v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788473v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608751v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603683v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04273198v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0043" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818977v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-alignier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7619-7124" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14953390X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Doussinault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110371" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ricono" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10602" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780580v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14825" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109357" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04550629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Knollov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Jandt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104100" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2269243" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.2179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14312" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lenestour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01643-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Uroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-01977-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe de la Barra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Reyes-Paecke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Duane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo D Miranda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11030338" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.03.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114530" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.40.7221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Litza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ernoult" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107809" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01277-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sol&#233;&#8208;senan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roble&#241;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#224;rbara Baraibar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13585" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pilotto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Alber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17171-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265052v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Bosem Baillod" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906419116" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.046" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608816v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence N. Hudson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Newbold" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Contu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L. L. Hill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lysenko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2579" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588610v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Labadessa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cassano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Forte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mairota" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12332" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.054" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622275v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Codet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458636v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lline Tsafack Menessong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Head" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H Kim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4197" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.06.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210121v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.06.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605365v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59954" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535632v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menozzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.06.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.902771" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649213v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Trichard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.02.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR9LMLXG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0301-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646604v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.08.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLGT06SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735648v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.05.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2RX3DBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646268v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00934.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391028E90BC50AA72EDE3FB12C6BBABAE9415B06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201381v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C&#339;ur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0095-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647378v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.443-467" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79576B96367A3FED824DFF71DA020198B428CFBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644477v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2010.01105.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VTDX6Z0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658333v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666717v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266500v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266578v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735200v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735199v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787785v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735157v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735239v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458655v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458628v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fillatre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805216v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808011v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raynaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807863v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601774v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812981v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813734v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823236v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouyjou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535071v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908159v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160329v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948615v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meslin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544323v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786232v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738335v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789846v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bris" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789110v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140250v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735570v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787843v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Castay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Zermeno Rodriguez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787548v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787844v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785583v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prampart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736347v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deniau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789034v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734896v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787847v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604519v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735587v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787846v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458656v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458688v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458690v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Savary" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607130v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458645v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458637v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458689v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458691v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793023v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458630v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210116v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210120v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458631v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458629v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210115v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210119v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210124v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793423v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210126v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210125v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800896v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210098v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210099v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210112v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808161v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807710v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729308v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210095v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803197v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805607v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066187v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805642v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807925v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802033v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810451v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Guilloux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821396v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818423v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755125v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820460v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820713v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812985v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751205v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754466v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819864v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820952v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Hatt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239788/les-plantes-de-service" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815200v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian Caporalino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132861v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0071.09" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790150v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790623v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848434v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373935v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791138v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403099v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delisle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807836v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818612v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790385v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788473v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608751v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603683v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04273198v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0043" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818977v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>