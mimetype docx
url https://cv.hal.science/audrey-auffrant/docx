--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audrey Auffrant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between molecular structures and thermogravimetric properties of gallium–amidinate based compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (24), pp.9770-9777. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT00944H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C−P Bond Formation by Nickel or Cobalt Catalyzed Coupling Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anju Modi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.e202401780. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.202401780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of NNN iminophosphorane ligands to MnII, CoII, and FeII and application in the transfer hydrogenation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114917. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic olefin hydrosilylation with an original bis(iminophosphorane)phosphine NPN Co&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (42), pp.15705-15709. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT02099A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex supported by an iminophosphorane ONP ligand: Synthesis and catalytic C=C and C=O bonds hydrosilylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F Arkwright Arcilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5QI01895A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipyridyl Ruthenium Complexes Featuring P-Ylide Ligands: A Comparative Study of Their Redox and Photophysical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Fayafrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (50), pp.24436. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling surface reactivity: the crucial role of auxiliary ligands in gallium amidinate-based precursors for atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hervochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram van der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4dt03498h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphinoquinoline supported Co II , Ni II , and Fe II complexes: divergent behaviour upon reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT02441E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis -[Phosphine-Ylide Rh(CO) 2 ] Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (5), pp.2376-2388. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe II complexes supported by an iminophosphorane ligand: synthesis and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (34), pp.12010-12019. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT00950E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Effects in Phosphino‐Iminophosphorane Pd II Complexes upon Varying the N Substituent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202303350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes featuring tridentate iminophosphorane ligands: Synthesis, reactivity, and catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 474, pp.214845. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cyclic Divalent N(I) Species Isoelectronic to Carbodiphosphoranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (38), pp.5741-5744. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC01637K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt Complexes Supported by Phosphinoquinoline Ligands for the Catalyzed Hydrosilylation of Carbonyl Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (32), pp.e202200437. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202200437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehalogenation and desulfonation from aryl and alkyl compounds with a cobalt catalyst in presence of alcohol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoomireddy Rajendra Prasad R P Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.3275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.202100616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of Phosphines with 1-Azido-(2-halogenomethyl)benzene Giving Aminophosphonium-Substituted Indazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (3), pp.3017-3023. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c02371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridentate NNN Ligand Associating Amidoquinoline and Iminophosphorane: Synthesis and Coordination to Pd and Ni Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.719-728. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.9b00867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen group IV metal complexes: synthesis, characterization and ring opening polymerization of lactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien T. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Malacea-Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosita Lapenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dajnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe R. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (21), pp.6989-7004. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT00972E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeIII and FeII Phosphasalen Complexes: Synthesis, Characterization, and Catalytic Application for 2‐Naphtol Oxidative Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Oheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐noël Rebilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202001662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering preferred geometries of pyridylmethylamines-based complexes: A robust strategy combining NMR, DFT and X-ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Herbert Pucheta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 498, pp.119070. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2019.119070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium complexes featuring cooperative phosphine–pyridine–iminophosphorane (PNN) ligands: synthesis, reactivity and catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14521-14530. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT03488E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Formation of Functionalized Diarylmethanes from Benzylmesylates and Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoomireddy Rajendra Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushobhan Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (16), pp.3026-3029. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201800468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Formation of 2-Pyridylzinc Reagents and Their Subsequent Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Linke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia M Manolikakès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (13), pp.2595-2600. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0037-1609730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Reactivity of Low-Valent f-Element Iodide Complexes with Neutral Iminophosphorane Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (15), pp.9230-9240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen vs. Salen Ligands: What Does the Phosphorus Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mustieles Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (15), pp.1634-1644. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201701210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium complexes featuring cooperative phosphine-pyridineiminophosphorane (PNN) ligands: synthesis, reactivity and catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14521-14530. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structures of Mono-Oxidized Copper and Nickel Phosphasalen Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mustieles marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Singh-Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (71), pp.17940-17953. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium( ii ) complexes featuring a mixed phosphine–pyridine–iminophosphorane pincer ligand: synthesis and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (5), pp.2069-2078. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT02789F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Reductive Cross-Coupling Between Benzyl Chlorides and Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushobhan Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rozwadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358 (15), pp.2431-2435. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">η 5 –η 1 Switch in Divalent Phosphaytterbocene Complexes with Neutral Iminophosphoranyl Pincer Ligands: Solid-State Structures and Solution NMR 1 J Yb–P Coupling Constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nocton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (22), pp.5470-5478. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Electrophilic Cyanation of Arylzinc Halides with N -Cyano- N -phenyl- p -methylbenzenesulfonamide (NCTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxiao Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357 (16-17), pp.3419-3423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium imido complexes stabilised by bis(iminophosphoranyl)methanide ligands: the influence of N-substituents on solution dynamics and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien T. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (40), pp.15098-15110. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT00746H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tetracoordinated Phosphasalen Nickel(III) Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nocton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (5), pp.1368-1372. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201309222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel Complexes Featuring Iminophosphorane–Phenoxide Ligands for Catalytic Ethylene Dimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (21), pp.6193-6199. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om500880g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile coordination chemistry of a bis(methyliminophosphoranyl)pyridine ligand on copper centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (35), pp.13399-13409. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT01794C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene dimerization catalyzed by mixed phosphine-iminophosphorane nickel(II) complexes: a DFT investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (5), pp.2107-2118. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-012-1631-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Electrophilic Amination of Arylzincs with N-Chloroamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zailu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (20), pp.6225-6229. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201300229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium Phosphasalen Initiators for rac-Lactide Polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blakewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (5), pp.1475-1483. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om301129k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium phosphasalen initiators for rac-lactide polymerization: Excellent rates and high iso-selectivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blakewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (51), pp.20577-20580. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja310003v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de catalyseurs à ligands iminophosphoranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 359, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen Yttrium Complexes: Highly Active and Stereoselective Initiators for Lactide Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.2157-2169. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic202015z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Bidentate Rare-Earth Iminophosphorane o-Aryl Complexes and Their Behavior as Catalysts for the Polymerization of 1,3-Butadiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martinez-Arripe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thuilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (13), pp.4854-4861. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om300389v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Reductive Allylation of Alkyl Halides with Allylic Acetates or Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Felouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10402-10405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridentate and Tetradentate Iminophosphorane-Based Ruthenium Complexes in Catalytic Transfer Hydrogenation of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellen Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (6), pp.1478-1486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd(II) and Ni(II) complexes featuring a &amp;quot;phosphasalen&amp;quot; ligand: synthesis and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Labouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10029-10037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane-based [P2N2] rhodium complexes: synthesis, reactivity, and application in catalysed transfer hydrogenation of polar bonds (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (12), pp.DOI: 10.1039/c0nj00299b. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0NJ00299B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphine- and thiophosphorane-amine ligands: lithiation and coordination to Rh(I) (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 695, pp.1499-1506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Synthesis of Bifunctional Ligands using LiCH2PPh2=NPh Obtained from [PhNH-PPh3+][Br-]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17), pp.3991-3996. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om100695b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch: 1958-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.1511-1511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-phosphorus(V) stabilized carbene complexes (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.596-611. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017810793811740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane Neodymium(III) complexes as efficient initiators for lactide polymerisation (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.2892-2900. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om1001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between Hydrido/Dihydrogen and Amine/Amido Ligands in Ruthenium Catalyzed Transfer Hydrogenation of Ketones (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellen Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.1310-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-Phosphorus((V)) Stabilized Carbene Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (8), pp.596-611. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017810793811740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First neodymium(III) alkyl-carbene complex based on bis(iminophosphoranyl) ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.10219-10222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of tetradentate X2N2 (X = P, S, O) ligands to iron(II) metal center and catalytic applications in the transfer hydrogenation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Floch Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1659-1667. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b816439h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromium (III)-bis(iminophosphoranyl)methanido complexes: synthesis, X-ray crystal structures and catalytic ethylene oligomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.1748-1752. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b904619d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis phosphorus stabilised carbene complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (15), pp.1957-1972. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717600g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding Mode of a Bifunctional P~Si-H ligand in the Ruthenium Complex &amp;quot;Ru(PPh2CH2OSiMe2H)3&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Montiel-Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piechaczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (19), pp.8601-8603. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic801327a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed phosphine-iminophosphorane tetradentate ligand: synthesis, coordination to group X metal centers, and use as catalytic application in Suzuki-Miyaura coupling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Komly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (17), pp.4380-4385. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8002637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient P-N nickel(II) complexes for the dimerisation of ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vu-Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (-), pp.1502-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-assisted ortho lithiation: One-pot synthesis of new classes of bidentate and tetradentate mixed P similar to N ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.3091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and convenient synthetic approach towards bis(iminophophoranyl)methane ligands and their dicationic, cationic, anionic and dianionic derivatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT investigation on the nickel(II) catalyzed dimerization of ethylene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.SOUMIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt, Iron and Nickel Complexes Bearing Iminophosphorane Ligands as Catalyst for the Hydrosilylation of Carbonyls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Italian Coordination Chemistry Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridine-Iminophosphorane complexes for catalysis and optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Wuerzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis-[Phosphine-Ylide Rh(CO)2] Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry EWPC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron complexes featuring cooperative phosphine-pyridine-iminophosphosphorane (PNN) ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination chemistry with iminophosphorane ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen ligands: Coordination, reactivity and catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry EWPC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane based pincer ligands: synthesis of a new family and unusual reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Phosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ligand au catalyseur, le cas des iminophosphoranes (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l'enseignement à la Recherche (SCF-UPS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris (ESPCI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Coordination of a Phosphasalen ligand (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Labouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhosphaSalen Yttrium Complexes: Highly Active and Stereoselective Initiators for Lactide Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae Rarae 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux systèmes catalytiques à base de ligands iminophosphoranes (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Catalyse du Plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France. pp.CO5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic systems based on Iminophosphorane ligands (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique (JCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic systems based on Iminophosphorane ligands (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organometallic Chemistry ICOMC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New iminophosphorane neodymium complexes for lactide polymerisation : First alkyl-carbene neodymium complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Reims, France. pp.1456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligands tetradentes mixtes à base d'iminophosphorane : coordination et applications en catalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed tetradentate ligands featuring iminophosphoranes : coordination studies and catalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOMC XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed phosphine-iminophosphorane tetradentate ligand: synthesis, coordination and an application in catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWPC (5ème atelier de travail européen sur la chimie du phosphore )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand alpha P,N synthèse et coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sajec 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Batz-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes de Fe(+II) à ligands tetradentes phosphines/iminophosphoranes P2N2 et application en catalyse (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM CONCOORD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction de Suzuki-Miyaura en milieu aqueux catalysée par des complexes à ligands mixtes phosphine/iminophosphorane (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC Journées de la Division de la Chimie de Coordination 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction de Suzuki-Miyaura en milieu aqueux catalysée par des complexes à ligands mixtes phosphine/iminophsophorane (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM CONCOORD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligands alpha P, N synthèse et coordination (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontres de Chimie Organique (RCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de la Division de Chimie de Coordination de la Société Française de Chimie, affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux complexes de nickel à ligand P,N pour la dimérisation de l'éthylène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexes à ligand iminophosphorane : synthèse et application en catalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Plancoët, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de la Division de Chimie de Coordination de la Société Française de Chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux complexes de nickel à ligand P,N pour la dimérisation de l'éthylène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement électrochimique de 1,1,4,4-tétraéthynylbutatriènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diederich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2005 (JE'05), Saint Malo, 05-08 juillet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patai's Chemistry of Functional Groups The chemistry of functional groups , John Wiley & sons, (Ed: Ilan marek, Co-Ed: Corinne Gosmini), Chichester, 2022, Chap on Cobalt-catalyzed reductive cross-coupling reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patai's Chemistry of Functional Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, In press, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470682531.pat0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audrey Auffrant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of NNN iminophosphorane ligands to MnII, CoII, and FeII and application in the transfer hydrogenation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114917. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic olefin hydrosilylation with an original bis(iminophosphorane)phosphine NPN Co&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (42), pp.15705-15709. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT02099A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex supported by an iminophosphorane ONP ligand: Synthesis and catalytic C=C and C=O bonds hydrosilylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F Arkwright Arcilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5QI01895A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C−P Bond Formation by Nickel or Cobalt Catalyzed Coupling Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anju Modi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.e202401780. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.202401780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipyridyl Ruthenium Complexes Featuring P-Ylide Ligands: A Comparative Study of Their Redox and Photophysical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Fayafrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (50), pp.24436. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling surface reactivity: the crucial role of auxiliary ligands in gallium amidinate-based precursors for atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hervochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram van der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4dt03498h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between molecular structures and thermogravimetric properties of gallium–amidinate based compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (24), pp.9770-9777. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT00944H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes featuring tridentate iminophosphorane ligands: Synthesis, reactivity, and catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 474, pp.214845. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Effects in Phosphino‐Iminophosphorane Pd II Complexes upon Varying the N Substituent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202303350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe II complexes supported by an iminophosphorane ligand: synthesis and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (34), pp.12010-12019. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT00950E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis -[Phosphine-Ylide Rh(CO) 2 ] Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (5), pp.2376-2388. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphinoquinoline supported Co II , Ni II , and Fe II complexes: divergent behaviour upon reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT02441E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cyclic Divalent N(I) Species Isoelectronic to Carbodiphosphoranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (38), pp.5741-5744. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC01637K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt Complexes Supported by Phosphinoquinoline Ligands for the Catalyzed Hydrosilylation of Carbonyl Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (32), pp.e202200437. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202200437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehalogenation and desulfonation from aryl and alkyl compounds with a cobalt catalyst in presence of alcohol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoomireddy Rajendra Prasad R P Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.3275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.202100616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of Phosphines with 1-Azido-(2-halogenomethyl)benzene Giving Aminophosphonium-Substituted Indazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (3), pp.3017-3023. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c02371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen group IV metal complexes: synthesis, characterization and ring opening polymerization of lactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien T. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Malacea-Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosita Lapenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dajnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe R. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (21), pp.6989-7004. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT00972E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeIII and FeII Phosphasalen Complexes: Synthesis, Characterization, and Catalytic Application for 2‐Naphtol Oxidative Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Oheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐noël Rebilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202001662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridentate NNN Ligand Associating Amidoquinoline and Iminophosphorane: Synthesis and Coordination to Pd and Ni Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.719-728. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.9b00867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering preferred geometries of pyridylmethylamines-based complexes: A robust strategy combining NMR, DFT and X-ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Herbert Pucheta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 498, pp.119070. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2019.119070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Formation of Functionalized Diarylmethanes from Benzylmesylates and Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoomireddy Rajendra Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushobhan Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (16), pp.3026-3029. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201800468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Formation of 2-Pyridylzinc Reagents and Their Subsequent Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Linke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia M Manolikakès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (13), pp.2595-2600. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0037-1609730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Reactivity of Low-Valent f-Element Iodide Complexes with Neutral Iminophosphorane Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (15), pp.9230-9240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium complexes featuring cooperative phosphine–pyridine–iminophosphorane (PNN) ligands: synthesis, reactivity and catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14521-14530. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT03488E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen vs. Salen Ligands: What Does the Phosphorus Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mustieles Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (15), pp.1634-1644. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201701210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium complexes featuring cooperative phosphine-pyridineiminophosphorane (PNN) ligands: synthesis, reactivity and catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14521-14530. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structures of Mono-Oxidized Copper and Nickel Phosphasalen Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mustieles marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Singh-Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (71), pp.17940-17953. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium( ii ) complexes featuring a mixed phosphine–pyridine–iminophosphorane pincer ligand: synthesis and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (5), pp.2069-2078. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT02789F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Reductive Cross-Coupling Between Benzyl Chlorides and Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushobhan Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rozwadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358 (15), pp.2431-2435. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">η 5 –η 1 Switch in Divalent Phosphaytterbocene Complexes with Neutral Iminophosphoranyl Pincer Ligands: Solid-State Structures and Solution NMR 1 J Yb–P Coupling Constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nocton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (22), pp.5470-5478. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Electrophilic Cyanation of Arylzinc Halides with N -Cyano- N -phenyl- p -methylbenzenesulfonamide (NCTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxiao Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357 (16-17), pp.3419-3423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel Complexes Featuring Iminophosphorane–Phenoxide Ligands for Catalytic Ethylene Dimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (21), pp.6193-6199. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om500880g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile coordination chemistry of a bis(methyliminophosphoranyl)pyridine ligand on copper centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (35), pp.13399-13409. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT01794C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium imido complexes stabilised by bis(iminophosphoranyl)methanide ligands: the influence of N-substituents on solution dynamics and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien T. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (40), pp.15098-15110. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT00746H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tetracoordinated Phosphasalen Nickel(III) Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nocton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (5), pp.1368-1372. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201309222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Electrophilic Amination of Arylzincs with N-Chloroamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zailu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (20), pp.6225-6229. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201300229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium Phosphasalen Initiators for rac-Lactide Polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blakewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (5), pp.1475-1483. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om301129k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene dimerization catalyzed by mixed phosphine-iminophosphorane nickel(II) complexes: a DFT investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (5), pp.2107-2118. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-012-1631-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium phosphasalen initiators for rac-lactide polymerization: Excellent rates and high iso-selectivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blakewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (51), pp.20577-20580. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja310003v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de catalyseurs à ligands iminophosphoranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 359, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen Yttrium Complexes: Highly Active and Stereoselective Initiators for Lactide Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.2157-2169. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic202015z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Bidentate Rare-Earth Iminophosphorane o-Aryl Complexes and Their Behavior as Catalysts for the Polymerization of 1,3-Butadiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martinez-Arripe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thuilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (13), pp.4854-4861. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om300389v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridentate and Tetradentate Iminophosphorane-Based Ruthenium Complexes in Catalytic Transfer Hydrogenation of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellen Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (6), pp.1478-1486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd(II) and Ni(II) complexes featuring a &amp;quot;phosphasalen&amp;quot; ligand: synthesis and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Labouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10029-10037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Reductive Allylation of Alkyl Halides with Allylic Acetates or Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Felouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10402-10405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane Neodymium(III) complexes as efficient initiators for lactide polymerisation (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.2892-2900. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om1001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-phosphorus(V) stabilized carbene complexes (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.596-611. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017810793811740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-Phosphorus((V)) Stabilized Carbene Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (8), pp.596-611. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017810793811740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between Hydrido/Dihydrogen and Amine/Amido Ligands in Ruthenium Catalyzed Transfer Hydrogenation of Ketones (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellen Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.1310-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch: 1958-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.1511-1511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphine- and thiophosphorane-amine ligands: lithiation and coordination to Rh(I) (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 695, pp.1499-1506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane-based [P2N2] rhodium complexes: synthesis, reactivity, and application in catalysed transfer hydrogenation of polar bonds (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (12), pp.DOI: 10.1039/c0nj00299b. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0NJ00299B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Synthesis of Bifunctional Ligands using LiCH2PPh2=NPh Obtained from [PhNH-PPh3+][Br-]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17), pp.3991-3996. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om100695b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First neodymium(III) alkyl-carbene complex based on bis(iminophosphoranyl) ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.10219-10222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of tetradentate X2N2 (X = P, S, O) ligands to iron(II) metal center and catalytic applications in the transfer hydrogenation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Floch Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1659-1667. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b816439h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromium (III)-bis(iminophosphoranyl)methanido complexes: synthesis, X-ray crystal structures and catalytic ethylene oligomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.1748-1752. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b904619d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding Mode of a Bifunctional P~Si-H ligand in the Ruthenium Complex &amp;quot;Ru(PPh2CH2OSiMe2H)3&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Montiel-Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piechaczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (19), pp.8601-8603. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic801327a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed phosphine-iminophosphorane tetradentate ligand: synthesis, coordination to group X metal centers, and use as catalytic application in Suzuki-Miyaura coupling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Komly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (17), pp.4380-4385. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8002637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis phosphorus stabilised carbene complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (15), pp.1957-1972. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717600g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient P-N nickel(II) complexes for the dimerisation of ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vu-Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (-), pp.1502-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-assisted ortho lithiation: One-pot synthesis of new classes of bidentate and tetradentate mixed P similar to N ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.3091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and convenient synthetic approach towards bis(iminophophoranyl)methane ligands and their dicationic, cationic, anionic and dianionic derivatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT investigation on the nickel(II) catalyzed dimerization of ethylene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.SOUMIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt, Iron and Nickel Complexes Bearing Iminophosphorane Ligands as Catalyst for the Hydrosilylation of Carbonyls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Italian Coordination Chemistry Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridine-Iminophosphorane complexes for catalysis and optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Wuerzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis-[Phosphine-Ylide Rh(CO)2] Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry EWPC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron complexes featuring cooperative phosphine-pyridine-iminophosphosphorane (PNN) ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen ligands: Coordination, reactivity and catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry EWPC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination chemistry with iminophosphorane ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane based pincer ligands: synthesis of a new family and unusual reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Phosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Coordination of a Phosphasalen ligand (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Labouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ligand au catalyseur, le cas des iminophosphoranes (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l'enseignement à la Recherche (SCF-UPS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris (ESPCI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhosphaSalen Yttrium Complexes: Highly Active and Stereoselective Initiators for Lactide Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae Rarae 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux systèmes catalytiques à base de ligands iminophosphoranes (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Catalyse du Plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France. pp.CO5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic systems based on Iminophosphorane ligands (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique (JCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic systems based on Iminophosphorane ligands (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organometallic Chemistry ICOMC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New iminophosphorane neodymium complexes for lactide polymerisation : First alkyl-carbene neodymium complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Reims, France. pp.1456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligands tetradentes mixtes à base d'iminophosphorane : coordination et applications en catalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed tetradentate ligands featuring iminophosphoranes : coordination studies and catalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOMC XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes de Fe(+II) à ligands tetradentes phosphines/iminophosphoranes P2N2 et application en catalyse (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM CONCOORD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction de Suzuki-Miyaura en milieu aqueux catalysée par des complexes à ligands mixtes phosphine/iminophsophorane (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM CONCOORD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction de Suzuki-Miyaura en milieu aqueux catalysée par des complexes à ligands mixtes phosphine/iminophosphorane (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC Journées de la Division de la Chimie de Coordination 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand alpha P,N synthèse et coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sajec 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Batz-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligands alpha P, N synthèse et coordination (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontres de Chimie Organique (RCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed phosphine-iminophosphorane tetradentate ligand: synthesis, coordination and an application in catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWPC (5ème atelier de travail européen sur la chimie du phosphore )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de la Division de Chimie de Coordination de la Société Française de Chimie, affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux complexes de nickel à ligand P,N pour la dimérisation de l'éthylène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexes à ligand iminophosphorane : synthèse et application en catalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Plancoët, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de la Division de Chimie de Coordination de la Société Française de Chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux complexes de nickel à ligand P,N pour la dimérisation de l'éthylène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement électrochimique de 1,1,4,4-tétraéthynylbutatriènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diederich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2005 (JE'05), Saint Malo, 05-08 juillet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patai's Chemistry of Functional Groups The chemistry of functional groups , John Wiley & sons, (Ed: Ilan marek, Co-Ed: Corinne Gosmini), Chichester, 2022, Chap on Cobalt-catalyzed reductive cross-coupling reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patai's Chemistry of Functional Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, In press, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470682531.pat0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Albin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00944H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118681v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Modi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auffrant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202401780" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Popovici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tannoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114917" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348264v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT02099A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Arkwright Arcilla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01895A" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411685v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Busson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Fayafrou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lognon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hervochon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van der Linden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03498h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT02441E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mazaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cheisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT00950E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303350" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214845" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Tian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01637K" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200437" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhoomireddy Rajendra Prasad R P Reddy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.202100616" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02371" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00867" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien T. Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Malacea-Kabbara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Lapenta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dajnak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT00972E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001662" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Meddeb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert Pucheta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03488E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhoomireddy Rajendra Prasad Reddy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushobhan Chowdhury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800468" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Linke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M Manolikak&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1609730" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heinemann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Meyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Mar&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701210" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles&#8197;mar&#237;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Singh-Chauhan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703390" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02789F" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Pal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rozwadowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600378" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00814" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxiao Cai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;rat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canovas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Balan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT00746H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Anh Cao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309222" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98K647DD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500880g" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01794C" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-012-1631-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T2L00LZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailu Yu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosmini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-170N9VQQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blakewell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Long" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301129k" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310003v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K. Williams" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202015z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martinez-Arripe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300389v" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felouat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Dyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Picot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Labouille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Goff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00299B" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100695b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577176v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577156v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Heuclin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017810793811740" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-W7SV3DR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H. Platel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1001233" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506737v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691861v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452427v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399280v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Floch Pascal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816439h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-535SWZVC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klemps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Houdard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904619d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SB1Q1HTP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303087v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717600g" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T5W293R3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320384v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Montiel-Palma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piechaczyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801327a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305194v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Komly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8002637" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168496v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vu-Do" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boubekeur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090699v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517669v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547541v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547535v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695695v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506749v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531410v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399287v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361846v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342471v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342529v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342460v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342496v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197553v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffrant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diederich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=corinne Gosmini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0990" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Popovici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tannoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auffrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114917" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT02099A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Arkwright Arcilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01895A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118681v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Modi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202401780" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411685v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Busson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Fayafrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lognon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03589" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hervochon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van der Linden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03498h" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Albin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00944H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mazaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cheisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT00950E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT02441E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Tian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01637K" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200437" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhoomireddy Rajendra Prasad R P Reddy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.202100616" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02371" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien T. Normand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Malacea-Kabbara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Lapenta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dajnak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT00972E" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001662" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00867" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Meddeb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert Pucheta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhoomireddy Rajendra Prasad Reddy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushobhan Chowdhury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800468" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Linke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M Manolikak&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1609730" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heinemann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03488E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Mar&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701210" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles&#8197;mar&#237;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Singh-Chauhan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703390" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02789F" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Pal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rozwadowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600378" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00814" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxiao Cai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;rat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Anh Cao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500880g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003800v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01794C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canovas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Balan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT00746H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309222" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98K647DD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailu Yu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosmini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300229" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-170N9VQQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blakewell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Long" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301129k" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-012-1631-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T2L00LZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310003v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K. Williams" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202015z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martinez-Arripe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300389v" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695033v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Dyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Picot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Labouille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695206v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felouat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506744v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H. Platel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1001233" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577156v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Heuclin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017810793811740" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-W7SV3DR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691861v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506737v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506739v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531460v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Goff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00299B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577172v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100695b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452427v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399280v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Floch Pascal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816439h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-535SWZVC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klemps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Houdard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904619d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SB1Q1HTP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Montiel-Palma" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piechaczyk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801327a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305194v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Komly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8002637" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717600g" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T5W293R3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168496v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vu-Do" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boubekeur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090699v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517669v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547541v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547535v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547527v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695695v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506749v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531410v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399287v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342471v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342460v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342529v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361752v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342496v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197553v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffrant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diederich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=corinne Gosmini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0990" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>