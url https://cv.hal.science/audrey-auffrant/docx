--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audrey Auffrant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of NNN iminophosphorane ligands to MnII, CoII, and FeII and application in the transfer hydrogenation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114917. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic olefin hydrosilylation with an original bis(iminophosphorane)phosphine NPN Co&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (42), pp.15705-15709. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT02099A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex supported by an iminophosphorane ONP ligand: Synthesis and catalytic C=C and C=O bonds hydrosilylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F Arkwright Arcilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5QI01895A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C−P Bond Formation by Nickel or Cobalt Catalyzed Coupling Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anju Modi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.e202401780. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.202401780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipyridyl Ruthenium Complexes Featuring P-Ylide Ligands: A Comparative Study of Their Redox and Photophysical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Fayafrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (50), pp.24436. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling surface reactivity: the crucial role of auxiliary ligands in gallium amidinate-based precursors for atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hervochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram van der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4dt03498h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between molecular structures and thermogravimetric properties of gallium–amidinate based compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (24), pp.9770-9777. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT00944H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes featuring tridentate iminophosphorane ligands: Synthesis, reactivity, and catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 474, pp.214845. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Effects in Phosphino‐Iminophosphorane Pd II Complexes upon Varying the N Substituent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202303350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe II complexes supported by an iminophosphorane ligand: synthesis and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (34), pp.12010-12019. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT00950E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis -[Phosphine-Ylide Rh(CO) 2 ] Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (5), pp.2376-2388. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphinoquinoline supported Co II , Ni II , and Fe II complexes: divergent behaviour upon reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT02441E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cyclic Divalent N(I) Species Isoelectronic to Carbodiphosphoranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (38), pp.5741-5744. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC01637K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt Complexes Supported by Phosphinoquinoline Ligands for the Catalyzed Hydrosilylation of Carbonyl Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (32), pp.e202200437. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202200437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehalogenation and desulfonation from aryl and alkyl compounds with a cobalt catalyst in presence of alcohol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoomireddy Rajendra Prasad R P Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.3275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.202100616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of Phosphines with 1-Azido-(2-halogenomethyl)benzene Giving Aminophosphonium-Substituted Indazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (3), pp.3017-3023. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c02371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen group IV metal complexes: synthesis, characterization and ring opening polymerization of lactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien T. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Malacea-Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosita Lapenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dajnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe R. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (21), pp.6989-7004. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT00972E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeIII and FeII Phosphasalen Complexes: Synthesis, Characterization, and Catalytic Application for 2‐Naphtol Oxidative Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Oheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐noël Rebilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202001662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridentate NNN Ligand Associating Amidoquinoline and Iminophosphorane: Synthesis and Coordination to Pd and Ni Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.719-728. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.9b00867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering preferred geometries of pyridylmethylamines-based complexes: A robust strategy combining NMR, DFT and X-ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Herbert Pucheta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 498, pp.119070. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2019.119070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Formation of Functionalized Diarylmethanes from Benzylmesylates and Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoomireddy Rajendra Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushobhan Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (16), pp.3026-3029. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201800468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Formation of 2-Pyridylzinc Reagents and Their Subsequent Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Linke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia M Manolikakès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (13), pp.2595-2600. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0037-1609730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Reactivity of Low-Valent f-Element Iodide Complexes with Neutral Iminophosphorane Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (15), pp.9230-9240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium complexes featuring cooperative phosphine–pyridine–iminophosphorane (PNN) ligands: synthesis, reactivity and catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14521-14530. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT03488E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen vs. Salen Ligands: What Does the Phosphorus Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mustieles Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (15), pp.1634-1644. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201701210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium complexes featuring cooperative phosphine-pyridineiminophosphorane (PNN) ligands: synthesis, reactivity and catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14521-14530. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structures of Mono-Oxidized Copper and Nickel Phosphasalen Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mustieles marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Singh-Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (71), pp.17940-17953. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium( ii ) complexes featuring a mixed phosphine–pyridine–iminophosphorane pincer ligand: synthesis and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (5), pp.2069-2078. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT02789F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Reductive Cross-Coupling Between Benzyl Chlorides and Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushobhan Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rozwadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358 (15), pp.2431-2435. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">η 5 –η 1 Switch in Divalent Phosphaytterbocene Complexes with Neutral Iminophosphoranyl Pincer Ligands: Solid-State Structures and Solution NMR 1 J Yb–P Coupling Constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nocton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (22), pp.5470-5478. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Electrophilic Cyanation of Arylzinc Halides with N -Cyano- N -phenyl- p -methylbenzenesulfonamide (NCTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxiao Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357 (16-17), pp.3419-3423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel Complexes Featuring Iminophosphorane–Phenoxide Ligands for Catalytic Ethylene Dimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (21), pp.6193-6199. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om500880g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile coordination chemistry of a bis(methyliminophosphoranyl)pyridine ligand on copper centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (35), pp.13399-13409. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT01794C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium imido complexes stabilised by bis(iminophosphoranyl)methanide ligands: the influence of N-substituents on solution dynamics and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien T. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (40), pp.15098-15110. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT00746H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tetracoordinated Phosphasalen Nickel(III) Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nocton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (5), pp.1368-1372. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201309222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Electrophilic Amination of Arylzincs with N-Chloroamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zailu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (20), pp.6225-6229. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201300229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium Phosphasalen Initiators for rac-Lactide Polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blakewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (5), pp.1475-1483. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om301129k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene dimerization catalyzed by mixed phosphine-iminophosphorane nickel(II) complexes: a DFT investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (5), pp.2107-2118. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-012-1631-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium phosphasalen initiators for rac-lactide polymerization: Excellent rates and high iso-selectivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blakewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (51), pp.20577-20580. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja310003v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de catalyseurs à ligands iminophosphoranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 359, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen Yttrium Complexes: Highly Active and Stereoselective Initiators for Lactide Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.2157-2169. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic202015z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Bidentate Rare-Earth Iminophosphorane o-Aryl Complexes and Their Behavior as Catalysts for the Polymerization of 1,3-Butadiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martinez-Arripe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thuilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (13), pp.4854-4861. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om300389v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridentate and Tetradentate Iminophosphorane-Based Ruthenium Complexes in Catalytic Transfer Hydrogenation of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellen Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (6), pp.1478-1486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd(II) and Ni(II) complexes featuring a &amp;quot;phosphasalen&amp;quot; ligand: synthesis and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Labouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10029-10037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Reductive Allylation of Alkyl Halides with Allylic Acetates or Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Felouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10402-10405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane Neodymium(III) complexes as efficient initiators for lactide polymerisation (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.2892-2900. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om1001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-phosphorus(V) stabilized carbene complexes (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.596-611. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017810793811740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-Phosphorus((V)) Stabilized Carbene Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (8), pp.596-611. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017810793811740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between Hydrido/Dihydrogen and Amine/Amido Ligands in Ruthenium Catalyzed Transfer Hydrogenation of Ketones (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellen Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.1310-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch: 1958-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.1511-1511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphine- and thiophosphorane-amine ligands: lithiation and coordination to Rh(I) (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 695, pp.1499-1506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane-based [P2N2] rhodium complexes: synthesis, reactivity, and application in catalysed transfer hydrogenation of polar bonds (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (12), pp.DOI: 10.1039/c0nj00299b. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0NJ00299B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Synthesis of Bifunctional Ligands using LiCH2PPh2=NPh Obtained from [PhNH-PPh3+][Br-]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17), pp.3991-3996. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om100695b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First neodymium(III) alkyl-carbene complex based on bis(iminophosphoranyl) ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.10219-10222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of tetradentate X2N2 (X = P, S, O) ligands to iron(II) metal center and catalytic applications in the transfer hydrogenation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Floch Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1659-1667. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b816439h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromium (III)-bis(iminophosphoranyl)methanido complexes: synthesis, X-ray crystal structures and catalytic ethylene oligomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.1748-1752. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b904619d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding Mode of a Bifunctional P~Si-H ligand in the Ruthenium Complex &amp;quot;Ru(PPh2CH2OSiMe2H)3&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Montiel-Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piechaczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (19), pp.8601-8603. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic801327a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed phosphine-iminophosphorane tetradentate ligand: synthesis, coordination to group X metal centers, and use as catalytic application in Suzuki-Miyaura coupling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Komly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (17), pp.4380-4385. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8002637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis phosphorus stabilised carbene complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (15), pp.1957-1972. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717600g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient P-N nickel(II) complexes for the dimerisation of ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vu-Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (-), pp.1502-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-assisted ortho lithiation: One-pot synthesis of new classes of bidentate and tetradentate mixed P similar to N ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.3091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and convenient synthetic approach towards bis(iminophophoranyl)methane ligands and their dicationic, cationic, anionic and dianionic derivatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT investigation on the nickel(II) catalyzed dimerization of ethylene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.SOUMIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt, Iron and Nickel Complexes Bearing Iminophosphorane Ligands as Catalyst for the Hydrosilylation of Carbonyls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Italian Coordination Chemistry Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridine-Iminophosphorane complexes for catalysis and optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Wuerzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis-[Phosphine-Ylide Rh(CO)2] Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry EWPC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron complexes featuring cooperative phosphine-pyridine-iminophosphosphorane (PNN) ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen ligands: Coordination, reactivity and catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry EWPC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination chemistry with iminophosphorane ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane based pincer ligands: synthesis of a new family and unusual reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Phosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Coordination of a Phosphasalen ligand (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Labouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ligand au catalyseur, le cas des iminophosphoranes (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l'enseignement à la Recherche (SCF-UPS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris (ESPCI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhosphaSalen Yttrium Complexes: Highly Active and Stereoselective Initiators for Lactide Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae Rarae 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux systèmes catalytiques à base de ligands iminophosphoranes (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Catalyse du Plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France. pp.CO5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic systems based on Iminophosphorane ligands (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique (JCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic systems based on Iminophosphorane ligands (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organometallic Chemistry ICOMC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New iminophosphorane neodymium complexes for lactide polymerisation : First alkyl-carbene neodymium complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Reims, France. pp.1456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligands tetradentes mixtes à base d'iminophosphorane : coordination et applications en catalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed tetradentate ligands featuring iminophosphoranes : coordination studies and catalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOMC XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes de Fe(+II) à ligands tetradentes phosphines/iminophosphoranes P2N2 et application en catalyse (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM CONCOORD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction de Suzuki-Miyaura en milieu aqueux catalysée par des complexes à ligands mixtes phosphine/iminophsophorane (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM CONCOORD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction de Suzuki-Miyaura en milieu aqueux catalysée par des complexes à ligands mixtes phosphine/iminophosphorane (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC Journées de la Division de la Chimie de Coordination 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand alpha P,N synthèse et coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sajec 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Batz-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligands alpha P, N synthèse et coordination (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontres de Chimie Organique (RCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed phosphine-iminophosphorane tetradentate ligand: synthesis, coordination and an application in catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWPC (5ème atelier de travail européen sur la chimie du phosphore )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de la Division de Chimie de Coordination de la Société Française de Chimie, affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux complexes de nickel à ligand P,N pour la dimérisation de l'éthylène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexes à ligand iminophosphorane : synthèse et application en catalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Plancoët, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de la Division de Chimie de Coordination de la Société Française de Chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux complexes de nickel à ligand P,N pour la dimérisation de l'éthylène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement électrochimique de 1,1,4,4-tétraéthynylbutatriènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diederich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2005 (JE'05), Saint Malo, 05-08 juillet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patai's Chemistry of Functional Groups The chemistry of functional groups , John Wiley & sons, (Ed: Ilan marek, Co-Ed: Corinne Gosmini), Chichester, 2022, Chap on Cobalt-catalyzed reductive cross-coupling reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patai's Chemistry of Functional Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, In press, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470682531.pat0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audrey Auffrant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between molecular structures and thermogravimetric properties of gallium–amidinate based compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (24), pp.9770-9777. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT00944H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C−P Bond Formation by Nickel or Cobalt Catalyzed Coupling Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anju Modi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.e202401780. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.202401780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex supported by an iminophosphorane ONP ligand: Synthesis and catalytic C=C and C=O bonds hydrosilylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F Arkwright Arcilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5QI01895A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of NNN iminophosphorane ligands to MnII, CoII, and FeII and application in the transfer hydrogenation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114917. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic olefin hydrosilylation with an original bis(iminophosphorane)phosphine NPN Co&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (42), pp.15705-15709. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT02099A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipyridyl Ruthenium Complexes Featuring P-Ylide Ligands: A Comparative Study of Their Redox and Photophysical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Fayafrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (50), pp.24436. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling surface reactivity: the crucial role of auxiliary ligands in gallium amidinate-based precursors for atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hervochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram van der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4dt03498h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphinoquinoline supported Co II , Ni II , and Fe II complexes: divergent behaviour upon reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT02441E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe II complexes supported by an iminophosphorane ligand: synthesis and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (34), pp.12010-12019. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT00950E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis -[Phosphine-Ylide Rh(CO) 2 ] Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (5), pp.2376-2388. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes featuring tridentate iminophosphorane ligands: Synthesis, reactivity, and catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 474, pp.214845. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Effects in Phosphino‐Iminophosphorane Pd II Complexes upon Varying the N Substituent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202303350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cyclic Divalent N(I) Species Isoelectronic to Carbodiphosphoranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (38), pp.5741-5744. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC01637K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt Complexes Supported by Phosphinoquinoline Ligands for the Catalyzed Hydrosilylation of Carbonyl Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (32), pp.e202200437. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202200437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehalogenation and desulfonation from aryl and alkyl compounds with a cobalt catalyst in presence of alcohol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoomireddy Rajendra Prasad R P Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.3275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.202100616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of Phosphines with 1-Azido-(2-halogenomethyl)benzene Giving Aminophosphonium-Substituted Indazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (3), pp.3017-3023. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c02371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridentate NNN Ligand Associating Amidoquinoline and Iminophosphorane: Synthesis and Coordination to Pd and Ni Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.719-728. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.9b00867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen group IV metal complexes: synthesis, characterization and ring opening polymerization of lactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien T. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Malacea-Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosita Lapenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dajnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe R. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (21), pp.6989-7004. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT00972E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeIII and FeII Phosphasalen Complexes: Synthesis, Characterization, and Catalytic Application for 2‐Naphtol Oxidative Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Oheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐noël Rebilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202001662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering preferred geometries of pyridylmethylamines-based complexes: A robust strategy combining NMR, DFT and X-ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Herbert Pucheta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 498, pp.119070. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2019.119070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium complexes featuring cooperative phosphine–pyridine–iminophosphorane (PNN) ligands: synthesis, reactivity and catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14521-14530. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT03488E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Formation of Functionalized Diarylmethanes from Benzylmesylates and Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoomireddy Rajendra Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushobhan Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (16), pp.3026-3029. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201800468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Formation of 2-Pyridylzinc Reagents and Their Subsequent Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Linke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia M Manolikakès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (13), pp.2595-2600. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0037-1609730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Reactivity of Low-Valent f-Element Iodide Complexes with Neutral Iminophosphorane Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (15), pp.9230-9240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen vs. Salen Ligands: What Does the Phosphorus Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mustieles Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (15), pp.1634-1644. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201701210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium complexes featuring cooperative phosphine-pyridineiminophosphorane (PNN) ligands: synthesis, reactivity and catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14521-14530. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structures of Mono-Oxidized Copper and Nickel Phosphasalen Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mustieles marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Singh-Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (71), pp.17940-17953. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium( ii ) complexes featuring a mixed phosphine–pyridine–iminophosphorane pincer ligand: synthesis and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (5), pp.2069-2078. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT02789F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Reductive Cross-Coupling Between Benzyl Chlorides and Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushobhan Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rozwadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358 (15), pp.2431-2435. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">η 5 –η 1 Switch in Divalent Phosphaytterbocene Complexes with Neutral Iminophosphoranyl Pincer Ligands: Solid-State Structures and Solution NMR 1 J Yb–P Coupling Constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nocton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (22), pp.5470-5478. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Electrophilic Cyanation of Arylzinc Halides with N -Cyano- N -phenyl- p -methylbenzenesulfonamide (NCTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxiao Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357 (16-17), pp.3419-3423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium imido complexes stabilised by bis(iminophosphoranyl)methanide ligands: the influence of N-substituents on solution dynamics and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien T. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (40), pp.15098-15110. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT00746H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tetracoordinated Phosphasalen Nickel(III) Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nocton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (5), pp.1368-1372. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201309222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel Complexes Featuring Iminophosphorane–Phenoxide Ligands for Catalytic Ethylene Dimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (21), pp.6193-6199. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om500880g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile coordination chemistry of a bis(methyliminophosphoranyl)pyridine ligand on copper centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (35), pp.13399-13409. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT01794C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene dimerization catalyzed by mixed phosphine-iminophosphorane nickel(II) complexes: a DFT investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (5), pp.2107-2118. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-012-1631-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Electrophilic Amination of Arylzincs with N-Chloroamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zailu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (20), pp.6225-6229. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201300229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium Phosphasalen Initiators for rac-Lactide Polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blakewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (5), pp.1475-1483. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om301129k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium phosphasalen initiators for rac-lactide polymerization: Excellent rates and high iso-selectivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blakewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (51), pp.20577-20580. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja310003v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de catalyseurs à ligands iminophosphoranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 359, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen Yttrium Complexes: Highly Active and Stereoselective Initiators for Lactide Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.2157-2169. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic202015z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Bidentate Rare-Earth Iminophosphorane o-Aryl Complexes and Their Behavior as Catalysts for the Polymerization of 1,3-Butadiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martinez-Arripe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thuilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (13), pp.4854-4861. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om300389v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Reductive Allylation of Alkyl Halides with Allylic Acetates or Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Felouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10402-10405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridentate and Tetradentate Iminophosphorane-Based Ruthenium Complexes in Catalytic Transfer Hydrogenation of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellen Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (6), pp.1478-1486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd(II) and Ni(II) complexes featuring a &amp;quot;phosphasalen&amp;quot; ligand: synthesis and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Labouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10029-10037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane-based [P2N2] rhodium complexes: synthesis, reactivity, and application in catalysed transfer hydrogenation of polar bonds (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (12), pp.DOI: 10.1039/c0nj00299b. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0NJ00299B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphine- and thiophosphorane-amine ligands: lithiation and coordination to Rh(I) (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 695, pp.1499-1506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Synthesis of Bifunctional Ligands using LiCH2PPh2=NPh Obtained from [PhNH-PPh3+][Br-]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17), pp.3991-3996. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om100695b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch: 1958-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.1511-1511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane Neodymium(III) complexes as efficient initiators for lactide polymerisation (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.2892-2900. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om1001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-phosphorus(V) stabilized carbene complexes (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.596-611. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017810793811740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-Phosphorus((V)) Stabilized Carbene Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (8), pp.596-611. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017810793811740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between Hydrido/Dihydrogen and Amine/Amido Ligands in Ruthenium Catalyzed Transfer Hydrogenation of Ketones (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellen Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.1310-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First neodymium(III) alkyl-carbene complex based on bis(iminophosphoranyl) ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.10219-10222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of tetradentate X2N2 (X = P, S, O) ligands to iron(II) metal center and catalytic applications in the transfer hydrogenation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Floch Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1659-1667. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b816439h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromium (III)-bis(iminophosphoranyl)methanido complexes: synthesis, X-ray crystal structures and catalytic ethylene oligomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.1748-1752. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b904619d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis phosphorus stabilised carbene complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (15), pp.1957-1972. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717600g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding Mode of a Bifunctional P~Si-H ligand in the Ruthenium Complex &amp;quot;Ru(PPh2CH2OSiMe2H)3&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Montiel-Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piechaczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (19), pp.8601-8603. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic801327a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed phosphine-iminophosphorane tetradentate ligand: synthesis, coordination to group X metal centers, and use as catalytic application in Suzuki-Miyaura coupling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Komly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (17), pp.4380-4385. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8002637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient P-N nickel(II) complexes for the dimerisation of ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vu-Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (-), pp.1502-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-assisted ortho lithiation: One-pot synthesis of new classes of bidentate and tetradentate mixed P similar to N ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.3091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and convenient synthetic approach towards bis(iminophophoranyl)methane ligands and their dicationic, cationic, anionic and dianionic derivatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT investigation on the nickel(II) catalyzed dimerization of ethylene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.SOUMIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt, Iron and Nickel Complexes Bearing Iminophosphorane Ligands as Catalyst for the Hydrosilylation of Carbonyls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Italian Coordination Chemistry Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridine-Iminophosphorane complexes for catalysis and optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Wuerzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis-[Phosphine-Ylide Rh(CO)2] Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry EWPC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron complexes featuring cooperative phosphine-pyridine-iminophosphosphorane (PNN) ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination chemistry with iminophosphorane ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen ligands: Coordination, reactivity and catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry EWPC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane based pincer ligands: synthesis of a new family and unusual reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Phosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ligand au catalyseur, le cas des iminophosphoranes (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l'enseignement à la Recherche (SCF-UPS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris (ESPCI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Coordination of a Phosphasalen ligand (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Labouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhosphaSalen Yttrium Complexes: Highly Active and Stereoselective Initiators for Lactide Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae Rarae 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux systèmes catalytiques à base de ligands iminophosphoranes (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Catalyse du Plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France. pp.CO5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic systems based on Iminophosphorane ligands (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique (JCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic systems based on Iminophosphorane ligands (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organometallic Chemistry ICOMC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New iminophosphorane neodymium complexes for lactide polymerisation : First alkyl-carbene neodymium complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Reims, France. pp.1456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligands tetradentes mixtes à base d'iminophosphorane : coordination et applications en catalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed tetradentate ligands featuring iminophosphoranes : coordination studies and catalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOMC XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed phosphine-iminophosphorane tetradentate ligand: synthesis, coordination and an application in catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWPC (5ème atelier de travail européen sur la chimie du phosphore )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand alpha P,N synthèse et coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sajec 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Batz-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes de Fe(+II) à ligands tetradentes phosphines/iminophosphoranes P2N2 et application en catalyse (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM CONCOORD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction de Suzuki-Miyaura en milieu aqueux catalysée par des complexes à ligands mixtes phosphine/iminophosphorane (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC Journées de la Division de la Chimie de Coordination 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction de Suzuki-Miyaura en milieu aqueux catalysée par des complexes à ligands mixtes phosphine/iminophsophorane (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM CONCOORD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligands alpha P, N synthèse et coordination (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontres de Chimie Organique (RCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de la Division de Chimie de Coordination de la Société Française de Chimie, affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux complexes de nickel à ligand P,N pour la dimérisation de l'éthylène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexes à ligand iminophosphorane : synthèse et application en catalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Plancoët, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de la Division de Chimie de Coordination de la Société Française de Chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux complexes de nickel à ligand P,N pour la dimérisation de l'éthylène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement électrochimique de 1,1,4,4-tétraéthynylbutatriènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diederich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2005 (JE'05), Saint Malo, 05-08 juillet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patai's Chemistry of Functional Groups The chemistry of functional groups , John Wiley & sons, (Ed: Ilan marek, Co-Ed: Corinne Gosmini), Chichester, 2022, Chap on Cobalt-catalyzed reductive cross-coupling reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patai's Chemistry of Functional Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, In press, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470682531.pat0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Popovici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tannoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auffrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114917" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT02099A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Arkwright Arcilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01895A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118681v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Modi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202401780" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411685v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Busson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Fayafrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lognon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03589" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hervochon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van der Linden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03498h" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Albin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00944H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mazaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cheisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT00950E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT02441E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Tian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01637K" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200437" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhoomireddy Rajendra Prasad R P Reddy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.202100616" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02371" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien T. Normand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Malacea-Kabbara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Lapenta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dajnak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT00972E" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001662" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00867" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Meddeb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert Pucheta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhoomireddy Rajendra Prasad Reddy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushobhan Chowdhury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800468" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Linke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M Manolikak&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1609730" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heinemann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03488E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Mar&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701210" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles&#8197;mar&#237;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Singh-Chauhan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703390" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02789F" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Pal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rozwadowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600378" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00814" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxiao Cai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;rat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Anh Cao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500880g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003800v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01794C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canovas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Balan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT00746H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309222" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98K647DD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailu Yu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosmini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300229" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-170N9VQQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blakewell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Long" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301129k" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-012-1631-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T2L00LZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310003v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K. Williams" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202015z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martinez-Arripe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300389v" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695033v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Dyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Picot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Labouille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695206v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felouat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506744v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H. Platel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1001233" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577156v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Heuclin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017810793811740" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-W7SV3DR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691861v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506737v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506739v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531460v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Goff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00299B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577172v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100695b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452427v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399280v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Floch Pascal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816439h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-535SWZVC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klemps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Houdard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904619d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SB1Q1HTP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Montiel-Palma" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piechaczyk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801327a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305194v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Komly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8002637" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717600g" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T5W293R3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168496v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vu-Do" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boubekeur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090699v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517669v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547541v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547535v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547527v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695695v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506749v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531410v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399287v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342471v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342460v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342529v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361752v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342496v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197553v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffrant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diederich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=corinne Gosmini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0990" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Albin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00944H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118681v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Modi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auffrant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202401780" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Popovici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Arkwright Arcilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01895A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tannoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114917" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT02099A" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411685v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Busson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Fayafrou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lognon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hervochon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van der Linden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03498h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT02441E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mazaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cheisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT00950E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303350" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Tian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01637K" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200437" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhoomireddy Rajendra Prasad R P Reddy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.202100616" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02371" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00867" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien T. Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Malacea-Kabbara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Lapenta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dajnak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT00972E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001662" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Meddeb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert Pucheta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03488E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhoomireddy Rajendra Prasad Reddy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushobhan Chowdhury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800468" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Linke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M Manolikak&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1609730" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heinemann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Meyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Mar&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701210" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles&#8197;mar&#237;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Singh-Chauhan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703390" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02789F" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Pal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rozwadowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600378" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00814" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxiao Cai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;rat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canovas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Balan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT00746H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Anh Cao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309222" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98K647DD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500880g" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01794C" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-012-1631-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T2L00LZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailu Yu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosmini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-170N9VQQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blakewell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Long" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301129k" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310003v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K. Williams" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202015z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martinez-Arripe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300389v" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felouat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Dyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Picot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Labouille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Goff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00299B" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100695b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577176v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H. Platel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1001233" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577156v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Heuclin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017810793811740" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-W7SV3DR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691861v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452427v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399280v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Floch Pascal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816439h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-535SWZVC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klemps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Houdard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904619d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SB1Q1HTP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303087v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717600g" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T5W293R3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320384v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Montiel-Palma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piechaczyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801327a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305194v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Komly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8002637" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168496v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vu-Do" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boubekeur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090699v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517669v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547541v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547535v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695695v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506749v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531410v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399287v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361846v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342471v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342529v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342460v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342496v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197553v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffrant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diederich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=corinne Gosmini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0990" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>