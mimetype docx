--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audrey Auffrant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between molecular structures and thermogravimetric properties of gallium–amidinate based compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (24), pp.9770-9777. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT00944H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C−P Bond Formation by Nickel or Cobalt Catalyzed Coupling Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anju Modi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.e202401780. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.202401780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex supported by an iminophosphorane ONP ligand: Synthesis and catalytic C=C and C=O bonds hydrosilylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F Arkwright Arcilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5QI01895A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of NNN iminophosphorane ligands to MnII, CoII, and FeII and application in the transfer hydrogenation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114917. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic olefin hydrosilylation with an original bis(iminophosphorane)phosphine NPN Co&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (42), pp.15705-15709. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT02099A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipyridyl Ruthenium Complexes Featuring P-Ylide Ligands: A Comparative Study of Their Redox and Photophysical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Fayafrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (50), pp.24436. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling surface reactivity: the crucial role of auxiliary ligands in gallium amidinate-based precursors for atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hervochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram van der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4dt03498h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphinoquinoline supported Co II , Ni II , and Fe II complexes: divergent behaviour upon reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT02441E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe II complexes supported by an iminophosphorane ligand: synthesis and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (34), pp.12010-12019. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT00950E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis -[Phosphine-Ylide Rh(CO) 2 ] Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (5), pp.2376-2388. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes featuring tridentate iminophosphorane ligands: Synthesis, reactivity, and catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 474, pp.214845. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Effects in Phosphino‐Iminophosphorane Pd II Complexes upon Varying the N Substituent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202303350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cyclic Divalent N(I) Species Isoelectronic to Carbodiphosphoranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (38), pp.5741-5744. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC01637K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt Complexes Supported by Phosphinoquinoline Ligands for the Catalyzed Hydrosilylation of Carbonyl Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (32), pp.e202200437. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202200437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehalogenation and desulfonation from aryl and alkyl compounds with a cobalt catalyst in presence of alcohol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoomireddy Rajendra Prasad R P Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.3275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.202100616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of Phosphines with 1-Azido-(2-halogenomethyl)benzene Giving Aminophosphonium-Substituted Indazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (3), pp.3017-3023. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c02371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridentate NNN Ligand Associating Amidoquinoline and Iminophosphorane: Synthesis and Coordination to Pd and Ni Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.719-728. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.9b00867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen group IV metal complexes: synthesis, characterization and ring opening polymerization of lactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien T. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Malacea-Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosita Lapenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dajnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe R. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (21), pp.6989-7004. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT00972E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeIII and FeII Phosphasalen Complexes: Synthesis, Characterization, and Catalytic Application for 2‐Naphtol Oxidative Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Oheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐noël Rebilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202001662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering preferred geometries of pyridylmethylamines-based complexes: A robust strategy combining NMR, DFT and X-ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Herbert Pucheta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 498, pp.119070. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2019.119070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium complexes featuring cooperative phosphine–pyridine–iminophosphorane (PNN) ligands: synthesis, reactivity and catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14521-14530. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT03488E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Formation of Functionalized Diarylmethanes from Benzylmesylates and Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoomireddy Rajendra Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushobhan Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (16), pp.3026-3029. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201800468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Formation of 2-Pyridylzinc Reagents and Their Subsequent Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Linke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia M Manolikakès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (13), pp.2595-2600. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0037-1609730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Reactivity of Low-Valent f-Element Iodide Complexes with Neutral Iminophosphorane Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (15), pp.9230-9240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen vs. Salen Ligands: What Does the Phosphorus Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mustieles Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (15), pp.1634-1644. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201701210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium complexes featuring cooperative phosphine-pyridineiminophosphorane (PNN) ligands: synthesis, reactivity and catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14521-14530. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structures of Mono-Oxidized Copper and Nickel Phosphasalen Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mustieles marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Singh-Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (71), pp.17940-17953. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium( ii ) complexes featuring a mixed phosphine–pyridine–iminophosphorane pincer ligand: synthesis and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (5), pp.2069-2078. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT02789F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Reductive Cross-Coupling Between Benzyl Chlorides and Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushobhan Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rozwadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358 (15), pp.2431-2435. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">η 5 –η 1 Switch in Divalent Phosphaytterbocene Complexes with Neutral Iminophosphoranyl Pincer Ligands: Solid-State Structures and Solution NMR 1 J Yb–P Coupling Constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nocton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (22), pp.5470-5478. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Electrophilic Cyanation of Arylzinc Halides with N -Cyano- N -phenyl- p -methylbenzenesulfonamide (NCTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxiao Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357 (16-17), pp.3419-3423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium imido complexes stabilised by bis(iminophosphoranyl)methanide ligands: the influence of N-substituents on solution dynamics and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien T. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (40), pp.15098-15110. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT00746H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tetracoordinated Phosphasalen Nickel(III) Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nocton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (5), pp.1368-1372. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201309222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel Complexes Featuring Iminophosphorane–Phenoxide Ligands for Catalytic Ethylene Dimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (21), pp.6193-6199. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om500880g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile coordination chemistry of a bis(methyliminophosphoranyl)pyridine ligand on copper centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (35), pp.13399-13409. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT01794C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene dimerization catalyzed by mixed phosphine-iminophosphorane nickel(II) complexes: a DFT investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (5), pp.2107-2118. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-012-1631-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Electrophilic Amination of Arylzincs with N-Chloroamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zailu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (20), pp.6225-6229. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201300229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium Phosphasalen Initiators for rac-Lactide Polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blakewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (5), pp.1475-1483. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om301129k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium phosphasalen initiators for rac-lactide polymerization: Excellent rates and high iso-selectivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blakewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (51), pp.20577-20580. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja310003v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de catalyseurs à ligands iminophosphoranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 359, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen Yttrium Complexes: Highly Active and Stereoselective Initiators for Lactide Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.2157-2169. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic202015z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Bidentate Rare-Earth Iminophosphorane o-Aryl Complexes and Their Behavior as Catalysts for the Polymerization of 1,3-Butadiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martinez-Arripe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thuilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (13), pp.4854-4861. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om300389v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Reductive Allylation of Alkyl Halides with Allylic Acetates or Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Felouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10402-10405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridentate and Tetradentate Iminophosphorane-Based Ruthenium Complexes in Catalytic Transfer Hydrogenation of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellen Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (6), pp.1478-1486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd(II) and Ni(II) complexes featuring a &amp;quot;phosphasalen&amp;quot; ligand: synthesis and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Labouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10029-10037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane-based [P2N2] rhodium complexes: synthesis, reactivity, and application in catalysed transfer hydrogenation of polar bonds (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (12), pp.DOI: 10.1039/c0nj00299b. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0NJ00299B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphine- and thiophosphorane-amine ligands: lithiation and coordination to Rh(I) (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 695, pp.1499-1506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Synthesis of Bifunctional Ligands using LiCH2PPh2=NPh Obtained from [PhNH-PPh3+][Br-]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17), pp.3991-3996. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om100695b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch: 1958-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.1511-1511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane Neodymium(III) complexes as efficient initiators for lactide polymerisation (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.2892-2900. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om1001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-phosphorus(V) stabilized carbene complexes (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.596-611. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017810793811740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-Phosphorus((V)) Stabilized Carbene Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (8), pp.596-611. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017810793811740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between Hydrido/Dihydrogen and Amine/Amido Ligands in Ruthenium Catalyzed Transfer Hydrogenation of Ketones (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellen Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.1310-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First neodymium(III) alkyl-carbene complex based on bis(iminophosphoranyl) ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.10219-10222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of tetradentate X2N2 (X = P, S, O) ligands to iron(II) metal center and catalytic applications in the transfer hydrogenation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Floch Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1659-1667. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b816439h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromium (III)-bis(iminophosphoranyl)methanido complexes: synthesis, X-ray crystal structures and catalytic ethylene oligomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.1748-1752. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b904619d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis phosphorus stabilised carbene complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (15), pp.1957-1972. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717600g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding Mode of a Bifunctional P~Si-H ligand in the Ruthenium Complex &amp;quot;Ru(PPh2CH2OSiMe2H)3&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Montiel-Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piechaczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (19), pp.8601-8603. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic801327a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed phosphine-iminophosphorane tetradentate ligand: synthesis, coordination to group X metal centers, and use as catalytic application in Suzuki-Miyaura coupling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Komly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (17), pp.4380-4385. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8002637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient P-N nickel(II) complexes for the dimerisation of ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vu-Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (-), pp.1502-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-assisted ortho lithiation: One-pot synthesis of new classes of bidentate and tetradentate mixed P similar to N ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.3091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and convenient synthetic approach towards bis(iminophophoranyl)methane ligands and their dicationic, cationic, anionic and dianionic derivatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT investigation on the nickel(II) catalyzed dimerization of ethylene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.SOUMIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt, Iron and Nickel Complexes Bearing Iminophosphorane Ligands as Catalyst for the Hydrosilylation of Carbonyls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Italian Coordination Chemistry Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridine-Iminophosphorane complexes for catalysis and optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Wuerzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis-[Phosphine-Ylide Rh(CO)2] Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry EWPC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron complexes featuring cooperative phosphine-pyridine-iminophosphosphorane (PNN) ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination chemistry with iminophosphorane ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen ligands: Coordination, reactivity and catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry EWPC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane based pincer ligands: synthesis of a new family and unusual reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Phosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ligand au catalyseur, le cas des iminophosphoranes (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l'enseignement à la Recherche (SCF-UPS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris (ESPCI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Coordination of a Phosphasalen ligand (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Labouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhosphaSalen Yttrium Complexes: Highly Active and Stereoselective Initiators for Lactide Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae Rarae 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux systèmes catalytiques à base de ligands iminophosphoranes (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Catalyse du Plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France. pp.CO5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic systems based on Iminophosphorane ligands (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique (JCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic systems based on Iminophosphorane ligands (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organometallic Chemistry ICOMC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New iminophosphorane neodymium complexes for lactide polymerisation : First alkyl-carbene neodymium complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Reims, France. pp.1456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligands tetradentes mixtes à base d'iminophosphorane : coordination et applications en catalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed tetradentate ligands featuring iminophosphoranes : coordination studies and catalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOMC XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed phosphine-iminophosphorane tetradentate ligand: synthesis, coordination and an application in catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWPC (5ème atelier de travail européen sur la chimie du phosphore )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand alpha P,N synthèse et coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sajec 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Batz-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes de Fe(+II) à ligands tetradentes phosphines/iminophosphoranes P2N2 et application en catalyse (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM CONCOORD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction de Suzuki-Miyaura en milieu aqueux catalysée par des complexes à ligands mixtes phosphine/iminophosphorane (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC Journées de la Division de la Chimie de Coordination 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction de Suzuki-Miyaura en milieu aqueux catalysée par des complexes à ligands mixtes phosphine/iminophsophorane (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM CONCOORD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligands alpha P, N synthèse et coordination (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontres de Chimie Organique (RCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de la Division de Chimie de Coordination de la Société Française de Chimie, affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux complexes de nickel à ligand P,N pour la dimérisation de l'éthylène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexes à ligand iminophosphorane : synthèse et application en catalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Plancoët, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de la Division de Chimie de Coordination de la Société Française de Chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux complexes de nickel à ligand P,N pour la dimérisation de l'éthylène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement électrochimique de 1,1,4,4-tétraéthynylbutatriènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diederich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2005 (JE'05), Saint Malo, 05-08 juillet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patai's Chemistry of Functional Groups The chemistry of functional groups , John Wiley & sons, (Ed: Ilan marek, Co-Ed: Corinne Gosmini), Chichester, 2022, Chap on Cobalt-catalyzed reductive cross-coupling reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patai's Chemistry of Functional Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, In press, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470682531.pat0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audrey Auffrant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C−P Bond Formation by Nickel or Cobalt Catalyzed Coupling Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anju Modi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.e202401780. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.202401780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex supported by an iminophosphorane ONP ligand: Synthesis and catalytic C=C and C=O bonds hydrosilylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F Arkwright Arcilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5QI01895A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of NNN iminophosphorane ligands to MnII, CoII, and FeII and application in the transfer hydrogenation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114917. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic olefin hydrosilylation with an original bis(iminophosphorane)phosphine NPN Co&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (42), pp.15705-15709. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT02099A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipyridyl Ruthenium Complexes Featuring P-Ylide Ligands: A Comparative Study of Their Redox and Photophysical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Fayafrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (50), pp.24436. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling surface reactivity: the crucial role of auxiliary ligands in gallium amidinate-based precursors for atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hervochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram van der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4dt03498h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between molecular structures and thermogravimetric properties of gallium–amidinate based compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (24), pp.9770-9777. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT00944H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe II complexes supported by an iminophosphorane ligand: synthesis and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (34), pp.12010-12019. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT00950E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis -[Phosphine-Ylide Rh(CO) 2 ] Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (5), pp.2376-2388. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes featuring tridentate iminophosphorane ligands: Synthesis, reactivity, and catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 474, pp.214845. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Effects in Phosphino‐Iminophosphorane Pd II Complexes upon Varying the N Substituent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202303350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphinoquinoline supported Co II , Ni II , and Fe II complexes: divergent behaviour upon reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT02441E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cyclic Divalent N(I) Species Isoelectronic to Carbodiphosphoranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (38), pp.5741-5744. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC01637K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt Complexes Supported by Phosphinoquinoline Ligands for the Catalyzed Hydrosilylation of Carbonyl Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (32), pp.e202200437. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202200437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehalogenation and desulfonation from aryl and alkyl compounds with a cobalt catalyst in presence of alcohol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoomireddy Rajendra Prasad R P Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.3275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.202100616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of Phosphines with 1-Azido-(2-halogenomethyl)benzene Giving Aminophosphonium-Substituted Indazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (3), pp.3017-3023. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c02371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen group IV metal complexes: synthesis, characterization and ring opening polymerization of lactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien T. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Malacea-Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosita Lapenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dajnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe R. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (21), pp.6989-7004. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT00972E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeIII and FeII Phosphasalen Complexes: Synthesis, Characterization, and Catalytic Application for 2‐Naphtol Oxidative Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Oheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐noël Rebilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202001662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridentate NNN Ligand Associating Amidoquinoline and Iminophosphorane: Synthesis and Coordination to Pd and Ni Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.719-728. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.9b00867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering preferred geometries of pyridylmethylamines-based complexes: A robust strategy combining NMR, DFT and X-ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Herbert Pucheta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 498, pp.119070. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2019.119070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium complexes featuring cooperative phosphine–pyridine–iminophosphorane (PNN) ligands: synthesis, reactivity and catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14521-14530. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT03488E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Formation of Functionalized Diarylmethanes from Benzylmesylates and Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoomireddy Rajendra Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushobhan Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (16), pp.3026-3029. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201800468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Formation of 2-Pyridylzinc Reagents and Their Subsequent Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Linke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia M Manolikakès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (13), pp.2595-2600. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0037-1609730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Reactivity of Low-Valent f-Element Iodide Complexes with Neutral Iminophosphorane Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (15), pp.9230-9240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen vs. Salen Ligands: What Does the Phosphorus Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mustieles Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (15), pp.1634-1644. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201701210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium complexes featuring cooperative phosphine-pyridineiminophosphorane (PNN) ligands: synthesis, reactivity and catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (41), pp.14521-14530. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structures of Mono-Oxidized Copper and Nickel Phosphasalen Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mustieles marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Singh-Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (71), pp.17940-17953. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium( ii ) complexes featuring a mixed phosphine–pyridine–iminophosphorane pincer ligand: synthesis and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (5), pp.2069-2078. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT02789F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Reductive Cross-Coupling Between Benzyl Chlorides and Aryl Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushobhan Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rozwadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358 (15), pp.2431-2435. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">η 5 –η 1 Switch in Divalent Phosphaytterbocene Complexes with Neutral Iminophosphoranyl Pincer Ligands: Solid-State Structures and Solution NMR 1 J Yb–P Coupling Constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nocton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (22), pp.5470-5478. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Electrophilic Cyanation of Arylzinc Halides with N -Cyano- N -phenyl- p -methylbenzenesulfonamide (NCTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxiao Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357 (16-17), pp.3419-3423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium imido complexes stabilised by bis(iminophosphoranyl)methanide ligands: the influence of N-substituents on solution dynamics and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien T. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (40), pp.15098-15110. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT00746H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tetracoordinated Phosphasalen Nickel(III) Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nocton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (5), pp.1368-1372. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201309222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel Complexes Featuring Iminophosphorane–Phenoxide Ligands for Catalytic Ethylene Dimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (21), pp.6193-6199. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om500880g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile coordination chemistry of a bis(methyliminophosphoranyl)pyridine ligand on copper centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cheisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (35), pp.13399-13409. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT01794C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Electrophilic Amination of Arylzincs with N-Chloroamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zailu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (20), pp.6225-6229. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201300229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium Phosphasalen Initiators for rac-Lactide Polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blakewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (5), pp.1475-1483. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om301129k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene dimerization catalyzed by mixed phosphine-iminophosphorane nickel(II) complexes: a DFT investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (5), pp.2107-2118. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-012-1631-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium phosphasalen initiators for rac-lactide polymerization: Excellent rates and high iso-selectivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blakewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (51), pp.20577-20580. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja310003v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de catalyseurs à ligands iminophosphoranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 359, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen Yttrium Complexes: Highly Active and Stereoselective Initiators for Lactide Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.2157-2169. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic202015z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Bidentate Rare-Earth Iminophosphorane o-Aryl Complexes and Their Behavior as Catalysts for the Polymerization of 1,3-Butadiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martinez-Arripe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thuilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (13), pp.4854-4861. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om300389v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridentate and Tetradentate Iminophosphorane-Based Ruthenium Complexes in Catalytic Transfer Hydrogenation of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellen Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (6), pp.1478-1486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd(II) and Ni(II) complexes featuring a &amp;quot;phosphasalen&amp;quot; ligand: synthesis and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Labouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10029-10037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-Catalyzed Reductive Allylation of Alkyl Halides with Allylic Acetates or Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Felouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10402-10405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch: 1958-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.1511-1511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane Neodymium(III) complexes as efficient initiators for lactide polymerisation (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.2892-2900. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om1001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-phosphorus(V) stabilized carbene complexes (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.596-611. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017810793811740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-Phosphorus((V)) Stabilized Carbene Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (8), pp.596-611. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017810793811740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between Hydrido/Dihydrogen and Amine/Amido Ligands in Ruthenium Catalyzed Transfer Hydrogenation of Ketones (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellen Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.1310-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane-based [P2N2] rhodium complexes: synthesis, reactivity, and application in catalysed transfer hydrogenation of polar bonds (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (12), pp.DOI: 10.1039/c0nj00299b. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0NJ00299B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphine- and thiophosphorane-amine ligands: lithiation and coordination to Rh(I) (pub)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 695, pp.1499-1506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Synthesis of Bifunctional Ligands using LiCH2PPh2=NPh Obtained from [PhNH-PPh3+][Br-]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17), pp.3991-3996. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om100695b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First neodymium(III) alkyl-carbene complex based on bis(iminophosphoranyl) ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.10219-10222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of tetradentate X2N2 (X = P, S, O) ligands to iron(II) metal center and catalytic applications in the transfer hydrogenation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Floch Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1659-1667. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b816439h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromium (III)-bis(iminophosphoranyl)methanido complexes: synthesis, X-ray crystal structures and catalytic ethylene oligomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.1748-1752. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b904619d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding Mode of a Bifunctional P~Si-H ligand in the Ruthenium Complex &amp;quot;Ru(PPh2CH2OSiMe2H)3&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Montiel-Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piechaczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (19), pp.8601-8603. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic801327a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed phosphine-iminophosphorane tetradentate ligand: synthesis, coordination to group X metal centers, and use as catalytic application in Suzuki-Miyaura coupling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Komly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (17), pp.4380-4385. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8002637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis phosphorus stabilised carbene complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (15), pp.1957-1972. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717600g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient P-N nickel(II) complexes for the dimerisation of ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vu-Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (-), pp.1502-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-assisted ortho lithiation: One-pot synthesis of new classes of bidentate and tetradentate mixed P similar to N ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.3091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and convenient synthetic approach towards bis(iminophophoranyl)methane ligands and their dicationic, cationic, anionic and dianionic derivatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT investigation on the nickel(II) catalyzed dimerization of ethylene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.SOUMIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt, Iron and Nickel Complexes Bearing Iminophosphorane Ligands as Catalyst for the Hydrosilylation of Carbonyls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Italian Coordination Chemistry Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridine-Iminophosphorane complexes for catalysis and optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Wuerzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis-[Phosphine-Ylide Rh(CO)2] Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry EWPC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron complexes featuring cooperative phosphine-pyridine-iminophosphosphorane (PNN) ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphasalen ligands: Coordination, reactivity and catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Phosphorus Chemistry EWPC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination chemistry with iminophosphorane ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iminophosphorane based pincer ligands: synthesis of a new family and unusual reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Phosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ligand au catalyseur, le cas des iminophosphoranes (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l'enseignement à la Recherche (SCF-UPS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris (ESPCI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Coordination of a Phosphasalen ligand (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Labouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhosphaSalen Yttrium Complexes: Highly Active and Stereoselective Initiators for Lactide Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae Rarae 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux systèmes catalytiques à base de ligands iminophosphoranes (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Catalyse du Plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France. pp.CO5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic systems based on Iminophosphorane ligands (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique (JCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic systems based on Iminophosphorane ligands (comm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organometallic Chemistry ICOMC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New iminophosphorane neodymium complexes for lactide polymerisation : First alkyl-carbene neodymium complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Reims, France. pp.1456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligands tetradentes mixtes à base d'iminophosphorane : coordination et applications en catalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed tetradentate ligands featuring iminophosphoranes : coordination studies and catalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOMC XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand alpha P,N synthèse et coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sajec 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Batz-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes de Fe(+II) à ligands tetradentes phosphines/iminophosphoranes P2N2 et application en catalyse (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM CONCOORD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction de Suzuki-Miyaura en milieu aqueux catalysée par des complexes à ligands mixtes phosphine/iminophosphorane (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC Journées de la Division de la Chimie de Coordination 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction de Suzuki-Miyaura en milieu aqueux catalysée par des complexes à ligands mixtes phosphine/iminophsophorane (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM CONCOORD 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligands alpha P, N synthèse et coordination (affiche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mézailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontres de Chimie Organique (RCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed phosphine-iminophosphorane tetradentate ligand: synthesis, coordination and an application in catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Buchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWPC (5ème atelier de travail européen sur la chimie du phosphore )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de la Division de Chimie de Coordination de la Société Française de Chimie, affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux complexes de nickel à ligand P,N pour la dimérisation de l'éthylène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexes à ligand iminophosphorane : synthèse et application en catalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Plancoët, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de la Division de Chimie de Coordination de la Société Française de Chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux complexes de nickel à ligand P,N pour la dimérisation de l'éthylène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement électrochimique de 1,1,4,4-tétraéthynylbutatriènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auffrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diederich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2005 (JE'05), Saint Malo, 05-08 juillet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patai's Chemistry of Functional Groups The chemistry of functional groups , John Wiley & sons, (Ed: Ilan marek, Co-Ed: Corinne Gosmini), Chichester, 2022, Chap on Cobalt-catalyzed reductive cross-coupling reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne Gosmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Auffrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patai's Chemistry of Functional Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, In press, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470682531.pat0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Albin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00944H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118681v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Modi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auffrant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202401780" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Popovici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Arkwright Arcilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01895A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tannoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114917" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT02099A" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411685v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Busson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Fayafrou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lognon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hervochon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van der Linden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03498h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT02441E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mazaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cheisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT00950E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303350" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Tian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01637K" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200437" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhoomireddy Rajendra Prasad R P Reddy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.202100616" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02371" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00867" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien T. Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Malacea-Kabbara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Lapenta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dajnak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT00972E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001662" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Meddeb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert Pucheta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03488E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhoomireddy Rajendra Prasad Reddy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushobhan Chowdhury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800468" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Linke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M Manolikak&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1609730" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heinemann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Meyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Mar&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701210" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles&#8197;mar&#237;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Singh-Chauhan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703390" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02789F" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Pal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rozwadowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600378" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00814" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxiao Cai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;rat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canovas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Balan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT00746H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Anh Cao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309222" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98K647DD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500880g" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01794C" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-012-1631-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T2L00LZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailu Yu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosmini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-170N9VQQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blakewell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Long" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301129k" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310003v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K. Williams" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202015z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martinez-Arripe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300389v" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felouat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Dyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Picot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Labouille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Goff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00299B" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100695b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577176v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H. Platel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1001233" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577156v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Heuclin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017810793811740" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-W7SV3DR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691861v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452427v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399280v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Floch Pascal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816439h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-535SWZVC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klemps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Houdard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904619d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SB1Q1HTP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303087v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717600g" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T5W293R3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320384v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Montiel-Palma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piechaczyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801327a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305194v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Komly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8002637" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168496v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vu-Do" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boubekeur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090699v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517669v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547541v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547535v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695695v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506749v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531410v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399287v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361846v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342471v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342529v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342460v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342496v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197553v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffrant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diederich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=corinne Gosmini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0990" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118681v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Modi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auffrant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202401780" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Popovici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Arkwright Arcilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01895A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tannoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114917" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT02099A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411685v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Busson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Fayafrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lognon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03589" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hervochon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van der Linden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03498h" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Albin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00944H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mazaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cheisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT00950E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214845" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303350" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT02441E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Tian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01637K" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200437" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhoomireddy Rajendra Prasad R P Reddy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.202100616" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02371" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien T. Normand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Malacea-Kabbara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Lapenta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dajnak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT00972E" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001662" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00867" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Meddeb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert Pucheta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03488E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhoomireddy Rajendra Prasad Reddy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushobhan Chowdhury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800468" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Linke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M Manolikak&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1609730" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heinemann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Meyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Mar&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701210" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles&#8197;mar&#237;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Singh-Chauhan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703390" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02789F" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Pal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rozwadowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600378" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00814" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxiao Cai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;rat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canovas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Balan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT00746H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Anh Cao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309222" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98K647DD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500880g" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01794C" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailu Yu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosmini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300229" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-170N9VQQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blakewell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Long" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301129k" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-012-1631-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T2L00LZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310003v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K. Williams" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202015z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martinez-Arripe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300389v" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695033v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Dyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Picot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Labouille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695206v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felouat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577176v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506744v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H. Platel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1001233" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577156v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Heuclin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017810793811740" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-W7SV3DR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691861v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506737v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Goff" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00299B" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506739v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577172v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100695b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452427v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399280v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Floch Pascal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816439h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-535SWZVC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klemps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Houdard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904619d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SB1Q1HTP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Montiel-Palma" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piechaczyk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801327a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305194v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Komly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8002637" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717600g" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T5W293R3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168496v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vu-Do" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boubekeur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090699v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517669v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547541v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547535v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547527v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695695v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506749v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531410v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399287v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342471v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342529v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342460v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342496v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197553v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffrant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diederich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=corinne Gosmini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0990" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>