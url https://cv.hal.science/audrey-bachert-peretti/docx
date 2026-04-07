--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -850,174 +850,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'éditorial des Cahiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les nouvelles formes de préjudice en droit, 9, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/capo.009.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La présidence Trump et la Cour suprême : les nominations judiciaires comme causes et conséquences des (dés)équilibres politiques américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288832v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04075333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les questions écrites au gouvernement : quelle réalité aux Etats-Unis ?</w:t>
               </w:r>
@@ -1924,1731 +1924,1731 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« The systemic problems of the legislative process in France and their review by the Constitutional Council »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICON-S Madrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La menace de l’impeachment »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et contestation du chef de l’État – Le président américain face aux autres branches du gouvernement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université et Sciences Po Saint Germain en Laye, Sep 2024, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distinction entre faits juridictionnels et faits législatifs : l’origine américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits et preuves dans le contrôle de constitutionnalité de la loi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7318, DICE, Aix-Marseille Université, Mar 2022, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Peut-on repenser le constitutionnalisme grâce au postcolonialisme ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes rencontres de la Société française pour la philosophie et la théorie juridiques et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEIE et IRCM, Université de Strasbourg, Sep 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Presidentialism(s) : Rewriting article 13 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reverse Constituent Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPJS, Université Paris 1 Panthéon-Sorbonne, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université et Sciences Po Saint Germain en Laye, Sep 2024, En ligne, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le déséquilibre originel : libertés économiques versus législations sociales aux USA »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les libertés économiques face aux défis du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transversales - Unité de recherche en droit, Université de Lyon 2, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La distinction entre faits juridictionnels et faits législatifs : l’origine américaine</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La révocation populaire des élus locaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2003-2023 : Bilan et perspectives du droit constitutionnel local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ceraps et le CRDP-ERDP, Sciences Po Lille, Nov 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse – Le contrôle de la démocratie exécutive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie exécutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP, Université de Lille, Mar 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la souveraineté dans le domaine numérique - le cas du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection de la souveraineté par les juges. Approche comparée contentieux administratif / contentieux constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLD, Université Paris-Saclay ; Themis UM, Le Mans Université ; LEJEP, Université de Cergy-Pontoise, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">War Rhetoric and the Securitization of Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer School CIVIS Governing in Times of Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7318, DICE, Aix-Marseille Université, Jul 2022, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La e-démocratie à l’ère des pandémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École d’été e-DELIB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Roma Tre, Jun 2022, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distinction entre faits juridictionnels et faits législatifs. L'origine américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits et preuves dans le contrôle de constitutionnalité de la loi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UMR 7318, DICE, Aix-Marseille Université, Mar 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">, sous la dir. de Laurence Gayet et Caterina Severino, Mar 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ISPJS, Université Paris 1 Panthéon-Sorbonne, Oct 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde n° 3 : La protection de la souveraineté dans le domaine numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : La protection de la souveraineté par les juges. Approche comparée contentieux administratif - contentieux constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Bourdon; Mathilde Heitzmann, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ceraps et le CRDP-ERDP, Sciences Po Lille, Nov 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Forum international sur la Constitution et les institutions politiques : La démocratie exécutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FORINCIP, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Transversales - Unité de recherche en droit, Université de Lyon 2, Nov 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Jensel Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits fondamentaux : quels enjeux pour le Parlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sous la dir. de Priscilla Jensel-Monge et Audrey Bachert, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRDP, Université de Lille, Mar 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : La voix du Politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Savonitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogisme et fonction juridictionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRLD, Université Paris-Saclay ; Themis UM, Le Mans Université ; LEJEP, Université de Cergy-Pontoise, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogisme politico-juridictionnel : l'exemple du contrôle juridictionnel de la loi par rapport aux droits fondamentaux aux États-Unis, au Canada et au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogisme et fonction juridictionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRENEE, Université de Lorraine, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7318, DICE, Aix-Marseille Université, Jul 2022, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of the French Situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Le Dû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judicial Constraints on Legislatures in Europe 1990-2020 (first meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Social Sciences, National University of Public Service, Nov 2021, Budapest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Roma Tre, Jun 2022, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection constitutionnelle des données personnelles : quelles spécificités en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit à l'ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Sorbonne-Kazakhstan, Jun 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, sous la dir. de Laurence Gayet et Caterina Severino, Mar 2022, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie illibérale et formes de constitutionnalisme : quelles interactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie illibérale en droit constitutionnel : concept et état des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRISS, Université polytechnique Hauts de France - CERCCLE, Université de Bordeaux, Apr 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Bourdon; Mathilde Heitzmann, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitution, libertés et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Louis Favoreu, Aix-Marseille Université, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FORINCIP, Mar 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre juges constitutionnels et autorités politiques en Europe. Perspective comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Summit The International Forum on the Future of Constitutionalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Texas, Jan 2021, Austin, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, sous la dir. de Priscilla Jensel-Monge et Audrey Bachert, Jun 2022, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits et libertés numériques dans les Constitutions : de quelques enseignements de la Table ronde internationale de justice constitutionnelle 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits et libertés numériques : nouvelle génération de droits fondamentaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERDACFF, Université Côte d'Azur, Oct 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503753v1</w:t>
-              </w:r>
-[...533 lines deleted...]
-                <w:t xml:space="preserve">hal-03503691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democratic Challenges of Global Governance</w:t>
               </w:r>
@@ -4727,531 +4727,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les enjeux constitutionnels de l’État administratif américain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Jean-Claude Ricci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, p. 11-25, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyser la démocratie illibérale grâce au concept de constitutionnalisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie illibérale en droit constitutionnel, collection « À la croisée des droits », V. Barbé, Ch.-É. Sénac et B.-L. Combrade (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier-Bruylant, p. 59-70, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux constitutionnels de l'Etat administratif américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Lombard et Joël Benoît d'Onorio (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandeur et servitudes du bien commun. Mélanges en l'honneur de Jean-Claude Ricci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-25, 2023, Etudes, mélanges, travaux, 978-2-247-20825-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rapport de synthèse – Le contrôle de la démocratie exécutive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Derosier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie exécutive, Les Cahiers du ForInCIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, LexisNexis, 2023, 978-2-7110-3805-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’antiparlementarisme, un mal français ? L’apport de l’expérience américaine pour comprendre l’antiparlementarisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’antiparlementarisme, P. Jensel-Monge et A. Vidal-Naquet (dir.), collection « Droit et science politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, p. 103-116, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Backbenchers et frontbenchers », « Whip » et « Comparaison et Parlement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D. Connil, P. Jensel-Monge et A. de Montis (dir.), Dictionnaire encyclopédique de droit parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier-Bruylant, p. 132-134 ; 236-239 ; 1174-1176., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Rapport de synthèse – Le contrôle de la démocratie exécutive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du ForInCIP, J.-Ph. Derosier (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7e édition, LexisNexis, p. 23-33, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588615v1</w:t>
-              </w:r>
-[...433 lines deleted...]
-                <w:t xml:space="preserve">hal-04575581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repensons la fonction de représentation en revalorisant le rôle de parlementaire</w:t>
               </w:r>
@@ -6670,51 +6670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5BB8019"/>
+    <w:nsid w:val="200FEA02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6901,51 +6901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-bachert-peretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5036-2216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223444456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padovani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04132433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04288832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.009.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.046.0083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Pena-Soler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.124.0905" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Cacqueray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hutier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0164" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.121.0241" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gervier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.115.0603" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savonitto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le D&#251;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02868548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyrou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503730v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambien Nathan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanov Alexandre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/grandeur-et-servitudes-du-bien-commun-9782247208258.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04351599v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet-Dussauze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Revon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747380v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006040v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tremeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04166031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benzina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-bachert-peretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5036-2216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223444456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padovani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04132433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.009.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04288832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.046.0083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Pena-Soler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.124.0905" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Cacqueray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hutier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0164" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.121.0241" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gervier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.115.0603" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savonitto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le D&#251;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02868548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyrou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503730v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambien Nathan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanov Alexandre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/grandeur-et-servitudes-du-bien-commun-9782247208258.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04351599v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet-Dussauze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Revon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747380v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006040v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tremeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04166031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benzina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>