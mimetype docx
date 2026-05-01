--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -156,5778 +156,6757 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les nouvelles frontières du constitutionnalisme – Rapport États-Unis (et au-delà) : comment analyser le constitutionnalisme aujourd’hui ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, p. 417-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Guerre et Constitution – Rapport États-Unis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 39, p. 409-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Étudier le Parlement grâce à la comparaison : du droit parlementaire comparé aux études parlementaires comparées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'étude et de culture parlementaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les fous au pouvoir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195, p. 105-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les juges constitutionnels face aux « questions de société ». Regards étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Champeil-Desplats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 05, pp.845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05331280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Relectures postcoloniales et décoloniales du constitutionnalisme : l’exemple des études états-uniennes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, p. 15-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Donald Trump, ancien président des États-Unis, candidat républicain à l’élection présidentielle américaine de 2024 et criminel condamné »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire Eugène Pierre - Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, vol. 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’histoire constitutionnelle, un objet de la guerre culturelle étatsunienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le difficile remplacement de Kevin McCarthy par Mike Johnson au poste de Speaker de la Chambre des représentants américaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire Eugène Pierre - Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, vol. 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté académique et pressions politiques aux États-Unis : entre silence et violence, l’université sous tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Constitution, histoire et mémoire – Rapport États-Unis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, vol. XXXVIII, p. 381-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dossier : interpréter les droits et libertés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La difficile élection de Kevin McCarthy au poste de Speaker de la Chambre des représentants, un révélateur de la situation politique de l’Amérique contemporaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire Eugène Pierre - Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, vol. 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs du colloque &amp;quot;Interpréter les droits et libertés : quel pouvoir pour le juge constitutionnel dans l'état de droit contemporain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 133, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éditorial des Cahiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Les nouvelles formes de préjudice en droit, 9, pp.9-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/capo.009.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présidence Trump et la Cour suprême : les nominations judiciaires comme causes et conséquences des (dés)équilibres politiques américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les questions écrites au gouvernement : quelle réalité aux Etats-Unis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civitas Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Dossier spécial : les questions écrites au gouvernement, 46, pp.83-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/civit.046.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique. Jurisprudence du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Pena-Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124, pp.905-953. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.124.0905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfdc.124.0905⟩</w:t>
+                <w:t xml:space="preserve">hal-03127214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure législative et QPC : recherche pluridisciplinaire sur des nouvelles interactions institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, QPC, les dix ans de la question citoyenne, Hors-série, pp.164-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tvii.hs.001.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie de Cacqueray</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application StopCovid - Quels enjeux juridiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique. Jurisprudence du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hutier</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tvii.hs.001.0164⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, pp.241-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.121.0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection constitutionnelle des données personnelles : les limites de l'office du Conseil constitutionnel face à la révolution numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.261-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régularisation des actes administratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.3-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Jurisprudence du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Daïmallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 121, pp.241-250. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfdc.121.0241⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 115 (3), pp.603-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.115.0603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 119, pp.261-284</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère concret du contrôle de constitutionnalité aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXIX, pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, pp.3-40</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation politique de la référence au Conseil constitutionnel dans le cadre de la procédure législative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.288-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...202 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006048v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03006051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Révolutions juridiques, révolutions politiques : quelles articulations ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et contestation du chef d’État : vers une VIe République ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The systemic problems of the legislative process in France and their review by the Constitutional Council »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICON-S Madrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La menace de l’impeachment »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et contestation du chef de l’État – Le président américain face aux autres branches du gouvernement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université et Sciences Po Saint Germain en Laye, Sep 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le peuple et l’individu dans la culture constitutionnelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque franco-japonais sur les cultures constitutionnelles comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERDACFF, Sep 2024, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Responsabiliser : comment ? Les modalités de la responsabilité des juges »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La responsabilité des juges, condition de leur légitimité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Nov 2024, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distinction entre faits juridictionnels et faits législatifs : l’origine américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits et preuves dans le contrôle de constitutionnalité de la loi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7318, DICE, Aix-Marseille Université, Mar 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Peut-on repenser le constitutionnalisme grâce au postcolonialisme ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes rencontres de la Société française pour la philosophie et la théorie juridiques et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEIE et IRCM, Université de Strasbourg, Sep 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Presidentialism(s) : Rewriting article 13 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reverse Constituent Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPJS, Université Paris 1 Panthéon-Sorbonne, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le déséquilibre originel : libertés économiques versus législations sociales aux USA »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les libertés économiques face aux défis du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transversales - Unité de recherche en droit, Université de Lyon 2, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La révocation populaire des élus locaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2003-2023 : Bilan et perspectives du droit constitutionnel local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ceraps et le CRDP-ERDP, Sciences Po Lille, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse – Le contrôle de la démocratie exécutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie exécutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDP, Université de Lille, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de la souveraineté dans le domaine numérique - le cas du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection de la souveraineté par les juges. Approche comparée contentieux administratif / contentieux constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRLD, Université Paris-Saclay ; Themis UM, Le Mans Université ; LEJEP, Université de Cergy-Pontoise, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La e-démocratie à l’ère des pandémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École d’été e-DELIB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Roma Tre, Jun 2022, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">War Rhetoric and the Securitization of Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School CIVIS Governing in Times of Crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7318, DICE, Aix-Marseille Université, Jul 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Roma Tre, Jun 2022, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distinction entre faits juridictionnels et faits législatifs. L'origine américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits et preuves dans le contrôle de constitutionnalité de la loi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sous la dir. de Laurence Gayet et Caterina Severino, Mar 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, sous la dir. de Laurence Gayet et Caterina Severino, Mar 2022, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde n° 3 : La protection de la souveraineté dans le domaine numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : La protection de la souveraineté par les juges. Approche comparée contentieux administratif - contentieux constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Bourdon; Mathilde Heitzmann, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Forum international sur la Constitution et les institutions politiques : La démocratie exécutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FORINCIP, Mar 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Bourdon; Mathilde Heitzmann, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Jensel Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits fondamentaux : quels enjeux pour le Parlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sous la dir. de Priscilla Jensel-Monge et Audrey Bachert, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FORINCIP, Mar 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : La voix du Politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Savonitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogisme et fonction juridictionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogisme politico-juridictionnel : l'exemple du contrôle juridictionnel de la loi par rapport aux droits fondamentaux aux États-Unis, au Canada et au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogisme et fonction juridictionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRENEE, Université de Lorraine, Oct 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of the French Situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Le Dû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judicial Constraints on Legislatures in Europe 1990-2020 (first meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Social Sciences, National University of Public Service, Nov 2021, Budapest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection constitutionnelle des données personnelles : quelles spécificités en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit à l'ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Sorbonne-Kazakhstan, Jun 2021, en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie illibérale et formes de constitutionnalisme : quelles interactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie illibérale en droit constitutionnel : concept et état des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRISS, Université polytechnique Hauts de France - CERCCLE, Université de Bordeaux, Apr 2021, en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitution, libertés et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Louis Favoreu, Aix-Marseille Université, Sep 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre juges constitutionnels et autorités politiques en Europe. Perspective comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Summit The International Forum on the Future of Constitutionalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Texas, Jan 2021, Austin, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits et libertés numériques dans les Constitutions : de quelques enseignements de la Table ronde internationale de justice constitutionnelle 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits et libertés numériques : nouvelle génération de droits fondamentaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERDACFF, Université Côte d'Azur, Oct 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic Challenges of Global Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationnal Conference on Social Science 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lampung, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données personnelles par le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Conseil constitutionnel et la Cour européenne des droits de l'homme : vers un nouvel équilibre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEDH et CERCOP, Université de Montpellier, Feb 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La substance des droits entre convergence et spécificité : La protection des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, sous la dir. de Priscilla Jensel-Monge et Audrey Bachert, Jun 2022, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Conseil constitutionnel et la Cour européenne des droits de l'homme : Vers un nouvel équilibre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure législative et le contrôle juridictionnel de la loi : l'exemple britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement et QPC : Recherches pluridisciplinaires sur de nouvelles interactions institutionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Louis Favoreu, Aix-Marseille Université, Oct 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRENEE, Université de Lorraine, Oct 2021, Nancy, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle institutionnel des gouvernants en droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIe Journée de la Jeune recherche en droit constitutionnel - Contrôler les gouvernants en France : où en est-on ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission de la jeune recherche en droit constitutionnel, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...797 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Études – Perspectives postcoloniales et décoloniales : peut-on décentrer les études constitutionnelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, p. 14-152, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier La régulation internationale de l’IA : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation internationale de l’IA : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambien Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepanov Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une théorie de la gouvernance ? Approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Benezech-Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pignatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille, 2025, 9782731413373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits fondamentaux : quels enjeux pour le Parlement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Jensel Monge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare et Martin, 2023, 978-2-8493-4795-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports entre cours suprêmes et législateurs dans les systèmes constitutionnels de common law - Recherches comparées sur la troisième voie du constitutionnalisme et la protection renouvelée des droits et libertés (États-Unis, Canada, Royaume-Uni)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, Tome 150, 570 p., 2019, Bibliothèque de droit constitutionnel et de science politique, 978-2-275-06443-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Conseil constitutionnel et les trois dimensions de la souveraineté numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bourdon, Mathilde Heitzmann-Patin et Florian Poulet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection de la souveraineté par les juges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les droits et libertés numériques. Préconisations méthodologiques pour la doctrine constitutionnaliste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Türk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits et libertés numériques : nouvelle catégorie ou nouvelle génération de droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, p. 357-364, 2025, 9782275161501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Responsibility, Accountability and Legitimacy of Executives: What Role for the People? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcel Morabito; Guillaume Tusseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Accountability and Executive Power in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.188-198, 2024, 978-1-0032-8155-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du dossier &amp;quot;La régulation internationale de l’intelligence artificielle : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La régulation internationale de l’intelligence artificielle : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, 2681-8302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les faits du contentieux constitutionnel américain : une question de pouvoir pour les juges »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Gay; Caterina Severino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits et preuves dans le contentieux constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier-Bruylant, pp.33-56, 2024, 9782802773559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Prendre au sérieux la révocation populaire des élus locaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Benchendikh; Chloë Geynet-Dussauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2003-2023 : bilan et perspectives du droit constitutionnel local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFJD Louis Joinet, pp.227-243, 2024, 978-2-37032-416-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyser la démocratie illibérale grâce au concept de constitutionnalisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie illibérale en droit constitutionnel, collection « À la croisée des droits », V. Barbé, Ch.-É. Sénac et B.-L. Combrade (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier-Bruylant, p. 59-70, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les enjeux constitutionnels de l’État administratif américain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Jean-Claude Ricci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, p. 11-25, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Larcier-Bruylant, p. 59-70, 2023</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux constitutionnels de l'Etat administratif américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Lombard et Joël Benoît d'Onorio (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandeur et servitudes du bien commun. Mélanges en l'honneur de Jean-Claude Ricci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-25, 2023, Etudes, mélanges, travaux, 978-2-247-20825-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-25, 2023, Etudes, mélanges, travaux, 978-2-247-20825-8</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rapport de synthèse – Le contrôle de la démocratie exécutive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Derosier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie exécutive, Les Cahiers du ForInCIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, LexisNexis, 2023, 978-2-7110-3805-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 7, LexisNexis, 2023, 978-2-7110-3805-3</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’antiparlementarisme, un mal français ? L’apport de l’expérience américaine pour comprendre l’antiparlementarisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’antiparlementarisme, P. Jensel-Monge et A. Vidal-Naquet (dir.), collection « Droit et science politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, p. 103-116, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, p. 103-116, 2023</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Backbenchers et frontbenchers », « Whip » et « Comparaison et Parlement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D. Connil, P. Jensel-Monge et A. de Montis (dir.), Dictionnaire encyclopédique de droit parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier-Bruylant, p. 132-134 ; 236-239 ; 1174-1176., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Larcier-Bruylant, p. 132-134 ; 236-239 ; 1174-1176., 2023</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rapport de synthèse – Le contrôle de la démocratie exécutive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du ForInCIP, J.-Ph. Derosier (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7e édition, LexisNexis, p. 23-33, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 7e édition, LexisNexis, p. 23-33, 2023</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repensons la fonction de représentation en revalorisant le rôle de parlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Geynet-Dussauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DOSIÈRE, René; GIRAUD, Gaël; Caron, Matthieu; Dufrêne, Nicolas; Morel, Benjamin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réveiller la démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Éditions de l'Atelier/Éditions Ouvrières, pp.52-55, 2022, 978-2-7082-5390-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chloë Geynet-Dussauze</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recall aux États-Unis : le rappel du peuple ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles-Édouard Sénac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La révocation populaire des élus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.169-187, 2021, 978-2-84934-620-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données personnelles et le Conseil constitutionnel : une protection constitutionnelle de la vie privée informationnelle en contexte numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mustapha Afroukh et Julien Bonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Conseil constitutionnel et la Cour européenne des droits d l'homme : vers un nouvel équilibre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthémis, pp.145-162, 2021, 978-2-8072-0787-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique budgétaire britannique antérieure et postérieure à la crise économique : dimensions normative et institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Les Éditions de l'Atelier/Éditions Ouvrières, pp.52-55, 2022, 978-2-7082-5390-2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Revon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Oliva. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement et les finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.161-182, 2020, 978-2-37032-256-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.169-187, 2021, 978-2-84934-620-4</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lobbying aux États-Unis : entre démocratisation et privatisation du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Kerléo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lobbying - influence, contrôle et légitimité des représentants d'intérêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.359-377, 2020, 978-2-275-07672-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Anthémis, pp.145-162, 2021, 978-2-8072-0787-5</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mode de désignation des juges de la Cour suprême du Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Lecucq. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La composition des juridictions : perspectives de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.197-208, 2014, 978-2-8027-4547-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...231 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Révocation de directeurs d’agences fédérales par Donald Trump : quel avenir pour la séparation des pouvoirs aux États-Unis ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les garanties constitutionnelles de la liberté économique aux États-Unis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les bases du système juridique et électoral américain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tout savoir sur l’ouverture d’une impeachment inquiry contre Joe Biden »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sous Conseil constitutionnel, 3 avril 2020, 2020-834 QPC Union nationale des étudiants de France - Vers un droit constitutionnel à la redevabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5937,318 +6916,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comparaison et Parlement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique du Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Backbenchers et frontbenchers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique du Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Whip »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique du Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondement constitutionnel du droit de la propriété - Fascicule 20 : Propriété, Article 544</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tremeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascicule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6258,351 +7237,351 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique constitutionnelle. France 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloë Geynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire international de justice constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.975-1023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous Conseil constitutionnel, 14 juin 2019, 2019-789 QPC, Mme Hansen S (droit de communication des organismes de sécurité sociale) - Surveiller pour punir devant le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.241-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sous Conseil constitutionnel, 27 décembre 2019, 2019-796 DC, Loi de finances pour 2020, article 154 (traitement automatisé des contenus accessibles publiquement sur les sites Internet) - Libres propos sur l'office du Conseil constitutionnel à l'heure numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.459-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.241-250</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité bibliographique : The UK Constitution after Miller, par Mark Elliot, Jack Williams et Alison Young (dir.), Hart Publishing, Oxford UK, 2018, 316 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benzina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.57-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6670,51 +7649,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="200FEA02"/>
+    <w:nsid w:val="4108F6DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6901,51 +7880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-bachert-peretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5036-2216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223444456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padovani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04132433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.009.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04288832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.046.0083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Pena-Soler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.124.0905" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Cacqueray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hutier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0164" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.121.0241" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gervier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.115.0603" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savonitto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le D&#251;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02868548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyrou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503730v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambien Nathan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanov Alexandre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/grandeur-et-servitudes-du-bien-commun-9782247208258.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04351599v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet-Dussauze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Revon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747380v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006040v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tremeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04166031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benzina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-bachert-peretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5036-2216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223444456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591352v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583663v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padovani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04132433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.009.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04288832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.046.0083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Pena-Soler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.124.0905" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Cacqueray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hutier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.121.0241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gervier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.115.0603" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978444v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savonitto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le D&#251;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503691v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02868548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyrou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591367v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambien Nathan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanov Alexandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benezech-Sarron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pignatel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006022v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591334v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747384v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/grandeur-et-servitudes-du-bien-commun-9782247208258.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745095v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04351599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet-Dussauze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503667v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Revon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tremeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503675v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04166031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benzina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>