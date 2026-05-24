--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -190,303 +190,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les fous au pouvoir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195, p. 105-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Étudier le Parlement grâce à la comparaison : du droit parlementaire comparé aux études parlementaires comparées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'étude et de culture parlementaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les nouvelles frontières du constitutionnalisme – Rapport États-Unis (et au-delà) : comment analyser le constitutionnalisme aujourd’hui ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40, p. 417-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Guerre et Constitution – Rapport États-Unis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, vol. 39, p. 409-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591347v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05591358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juges constitutionnels face aux « questions de société ». Regards étrangers</w:t>
               </w:r>
@@ -2821,1744 +2821,1744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La révocation populaire des élus locaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2003-2023 : Bilan et perspectives du droit constitutionnel local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ceraps et le CRDP-ERDP, Sciences Po Lille, Nov 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le déséquilibre originel : libertés économiques versus législations sociales aux USA »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les libertés économiques face aux défis du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transversales - Unité de recherche en droit, Université de Lyon 2, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Ceraps et le CRDP-ERDP, Sciences Po Lille, Nov 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse – Le contrôle de la démocratie exécutive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie exécutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP, Université de Lille, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, CRDP, Université de Lille, Mar 2022, Lille, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La e-démocratie à l’ère des pandémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École d’été e-DELIB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Roma Tre, Jun 2022, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de la souveraineté dans le domaine numérique - le cas du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection de la souveraineté par les juges. Approche comparée contentieux administratif / contentieux constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRLD, Université Paris-Saclay ; Themis UM, Le Mans Université ; LEJEP, Université de Cergy-Pontoise, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Roma Tre, Jun 2022, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">War Rhetoric and the Securitization of Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer School CIVIS Governing in Times of Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7318, DICE, Aix-Marseille Université, Jul 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7318, DICE, Aix-Marseille Université, Jul 2022, Aix-en-Provence, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde n° 3 : La protection de la souveraineté dans le domaine numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : La protection de la souveraineté par les juges. Approche comparée contentieux administratif - contentieux constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Bourdon; Mathilde Heitzmann, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distinction entre faits juridictionnels et faits législatifs. L'origine américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits et preuves dans le contrôle de constitutionnalité de la loi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sous la dir. de Laurence Gayet et Caterina Severino, Mar 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Table ronde n° 3 : La protection de la souveraineté dans le domaine numérique</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Forum international sur la Constitution et les institutions politiques : La démocratie exécutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FORINCIP, Mar 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Bourdon; Mathilde Heitzmann, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Jensel Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits fondamentaux : quels enjeux pour le Parlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sous la dir. de Priscilla Jensel-Monge et Audrey Bachert, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FORINCIP, Mar 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : La voix du Politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Savonitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogisme et fonction juridictionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Propos introductifs</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogisme politico-juridictionnel : l'exemple du contrôle juridictionnel de la loi par rapport aux droits fondamentaux aux États-Unis, au Canada et au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogisme et fonction juridictionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRENEE, Université de Lorraine, Oct 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection constitutionnelle des données personnelles : quelles spécificités en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit à l'ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Sorbonne-Kazakhstan, Jun 2021, en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie illibérale et formes de constitutionnalisme : quelles interactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie illibérale en droit constitutionnel : concept et état des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRISS, Université polytechnique Hauts de France - CERCCLE, Université de Bordeaux, Apr 2021, en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitution, libertés et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Louis Favoreu, Aix-Marseille Université, Sep 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of the French Situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Le Dû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judicial Constraints on Legislatures in Europe 1990-2020 (first meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Social Sciences, National University of Public Service, Nov 2021, Budapest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre juges constitutionnels et autorités politiques en Europe. Perspective comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Summit The International Forum on the Future of Constitutionalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Texas, Jan 2021, Austin, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits et libertés numériques dans les Constitutions : de quelques enseignements de la Table ronde internationale de justice constitutionnelle 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits et libertés numériques : nouvelle génération de droits fondamentaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERDACFF, Université Côte d'Azur, Oct 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic Challenges of Global Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationnal Conference on Social Science 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lampung, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données personnelles par le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Conseil constitutionnel et la Cour européenne des droits de l'homme : vers un nouvel équilibre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEDH et CERCOP, Université de Montpellier, Feb 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La substance des droits entre convergence et spécificité : La protection des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, sous la dir. de Priscilla Jensel-Monge et Audrey Bachert, Jun 2022, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Conseil constitutionnel et la Cour européenne des droits de l'homme : Vers un nouvel équilibre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle institutionnel des gouvernants en droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIe Journée de la Jeune recherche en droit constitutionnel - Contrôler les gouvernants en France : où en est-on ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission de la jeune recherche en droit constitutionnel, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRENEE, Université de Lorraine, Oct 2021, Nancy, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure législative et le contrôle juridictionnel de la loi : l'exemple britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement et QPC : Recherches pluridisciplinaires sur de nouvelles interactions institutionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Louis Favoreu, Aix-Marseille Université, Oct 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...728 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503725v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03503730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6924,165 +6924,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Backbenchers et frontbenchers »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire encyclopédique du Parlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Comparaison et Parlement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique du Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747381v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04747379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Whip »</w:t>
               </w:r>
@@ -7340,165 +7340,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Note sous Conseil constitutionnel, 27 décembre 2019, 2019-796 DC, Loi de finances pour 2020, article 154 (traitement automatisé des contenus accessibles publiquement sur les sites Internet) - Libres propos sur l'office du Conseil constitutionnel à l'heure numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.459-466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Note sous Conseil constitutionnel, 14 juin 2019, 2019-789 QPC, Mme Hansen S (droit de communication des organismes de sécurité sociale) - Surveiller pour punir devant le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.241-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006059v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03006058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité bibliographique : The UK Constitution after Miller, par Mark Elliot, Jack Williams et Alison Young (dir.), Hart Publishing, Oxford UK, 2018, 316 p.</w:t>
               </w:r>
@@ -7649,51 +7649,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4108F6DE"/>
+    <w:nsid w:val="4ECE10FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7880,51 +7880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-bachert-peretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5036-2216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223444456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591352v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583663v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padovani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04132433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.009.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04288832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.046.0083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Pena-Soler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.124.0905" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Cacqueray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hutier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.121.0241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gervier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.115.0603" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978444v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savonitto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le D&#251;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503691v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02868548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyrou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591367v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambien Nathan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanov Alexandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benezech-Sarron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pignatel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006022v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591334v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747384v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/grandeur-et-servitudes-du-bien-commun-9782247208258.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745095v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04351599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet-Dussauze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503667v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Revon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tremeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503675v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04166031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benzina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-bachert-peretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5036-2216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223444456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591352v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583663v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padovani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04132433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.009.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04288832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.046.0083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Pena-Soler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.124.0905" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Cacqueray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hutier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.121.0241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gervier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.115.0603" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747711v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747558v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savonitto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503744v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le D&#251;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02868548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peyrou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591367v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambien Nathan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanov Alexandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benezech-Sarron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pignatel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006022v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591334v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747384v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/grandeur-et-servitudes-du-bien-commun-9782247208258.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745095v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04351599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet-Dussauze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503667v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Revon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747381v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tremeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503675v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Geynet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006058v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006059v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04166031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benzina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>