--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -416,265 +416,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la précarité sur la prise en charge du cancer du sein en Île-de-France : résultats de l’étude DESSEIN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoires et santé en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Ngô</w:t>
+                <w:t xml:space="preserve">Mauricio Fuentes-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.019⟩</w:t>
+              <w:t xml:space="preserve">Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (288), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/suds.502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619974v1</w:t>
+                <w:t xml:space="preserve">hal-04534144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et santé en transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la précarité sur la prise en charge du cancer du sein en Île-de-France : résultats de l’étude DESSEIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (288), pp.5-13. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111 (7-8), pp.635-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/suds.502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534144v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vélo et pandémie du Covid-19 : une structuration multiscalaire du réseau associatif en Île-de-France</w:t>
               </w:r>
@@ -803,64 +803,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1179,90 +1179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geographic access and socioeconomic characteristics on breast cancer outcomes: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1685,90 +1685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From prospective clinical trial to reducing social inequalities in health: The DESSEIN trial, concept and design of a multidisciplinary study in precarious patients with breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ngô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dinut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2174,51 +2174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mobillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, IV Habiter la ville : une qualité de vie, 237-238</w:t>
@@ -2433,51 +2433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3483,286 +3483,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation transnationale des savoirs en santé : la phytothérapie en contexte diasporique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’approprier le territoire par la cueillette de plantes. Le rôle des collectifs dans l’intermédiation territoriale dans les quartiers populaires de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Couëtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance ou relégation des savoirs des Suds ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HESAV / Haute Ecole de Santé - Vaud, Apr 2025, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Collectifs. Mémoire, discours, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Pleiade, Université Sorbonne Paris Nord, Nov 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016252v1</w:t>
+                <w:t xml:space="preserve">hal-05359539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminisation et transformation des conditions d’exercice des professionnels de santé : enjeux démographiques et territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménagement du territoire et accès aux soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES, Mar 2025, La Roche Sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’approprier le territoire par la cueillette de plantes. Le rôle des collectifs dans l’intermédiation territoriale dans les quartiers populaires de Marseille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation transnationale des savoirs en santé : la phytothérapie en contexte diasporique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Couëtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collectifs. Mémoire, discours, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Pleiade, Université Sorbonne Paris Nord, Nov 2025, Auberviliers, Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Reconnaissance ou relégation des savoirs des Suds ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HESAV / Haute Ecole de Santé - Vaud, Apr 2025, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359539v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese migrants and plant foraging in the Greater Paris area: investigating discreet practices of working-class ecology”</w:t>
               </w:r>
@@ -5229,90 +5229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité, cancer du sein, accès aux soins en Île-de-France : une lecture par les pratiques de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ngô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5337,77 +5337,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deprivation level and mobility behaviors on accessibility to breast cancer care: example in Paris region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5439,191 +5439,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Indigenization of Health Tourism in Asia: the Birth of New Therapeutic Landscapes in India and Thailand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Studying Medical Tourism in India and Thailand: The Challenges of a Multi-sited Fieldwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘Of Asian Origin’: Rethinking Tourism in Contemporary Asia</w:t>
+              <w:t xml:space="preserve">Question of Methodology ; Researching Tourism in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095601v1</w:t>
+                <w:t xml:space="preserve">hal-02095607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Medical Tourism in India and Thailand: The Challenges of a Multi-sited Fieldwork</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Indigenization of Health Tourism in Asia: the Birth of New Therapeutic Landscapes in India and Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question of Methodology ; Researching Tourism in Asia</w:t>
+              <w:t xml:space="preserve">‘Of Asian Origin’: Rethinking Tourism in Contemporary Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095607v1</w:t>
+                <w:t xml:space="preserve">hal-02095601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5925,51 +5925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Fleuret, Clélia Gasquet-Blanchard et Anne-Cécile Hoyez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Matériologiques, pp.234, 2019, Épistémologie de la médecine et du soin, 978-2-37361-220-2</w:t>
@@ -6222,51 +6222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interviewing elites. Perspectives from medical tourism sector in India and in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fieldwork in Tourism: Methods, Issues and Reflections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6377,51 +6377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rebirth of the hospital: Heterotopia and medical tourism in Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia on Tour: Exploring the rise of Asian tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7147,51 +7147,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75A1990D"/>
+    <w:nsid w:val="6855E0EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7378,51 +7378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-bochaton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146263375" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dancoisne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089780" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dusong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audiger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovagnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Abihsera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1605236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Audiger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Abihsera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nicolet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604562" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deghaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldis Kaufmanis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pelisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106831" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kaspar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Walton-Roberts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2019.1565305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dinut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7611-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiarella Mattern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.632" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dubost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Phakeovilay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithdavone Her" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elliott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-019-0307-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2018.1522878" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hallier-Nader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Prandato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supang Chantavanich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyada Kiatying-Angsulee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721818762935" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjtg.12094" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Denoyel-Jaumard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.10.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLF6LB21-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3280" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.427" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4542" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01713523v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-7622-4-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359539v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cou&#235;til" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964333v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790102v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Temple-Boyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dubost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai See Thao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095601v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781793618870/Care-Work-and-Medical-Travel-Exploring-the-Emotional-Dimensions-of-Caring-on-the-Move" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vialard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Viot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salamon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783471195" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802299v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707130v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568415v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lehesran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dala Phommaleuxa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yom Inthavong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-bochaton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146263375" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dancoisne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089780" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dusong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audiger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovagnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Abihsera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1605236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Audiger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Abihsera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nicolet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604562" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deghaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldis Kaufmanis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pelisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106831" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kaspar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Walton-Roberts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2019.1565305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dinut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7611-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiarella Mattern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.632" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dubost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Phakeovilay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithdavone Her" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elliott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-019-0307-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2018.1522878" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hallier-Nader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Prandato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supang Chantavanich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyada Kiatying-Angsulee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721818762935" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjtg.12094" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Denoyel-Jaumard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.10.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLF6LB21-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3280" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.427" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4542" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01713523v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-7622-4-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359539v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cou&#235;til" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964333v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790102v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Temple-Boyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dubost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai See Thao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095601v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781793618870/Care-Work-and-Medical-Travel-Exploring-the-Emotional-Dimensions-of-Caring-on-the-Move" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vialard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Viot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salamon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783471195" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802299v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707130v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568415v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lehesran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dala Phommaleuxa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yom Inthavong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>