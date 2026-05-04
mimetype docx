--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -416,382 +416,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et santé en transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vélo et pandémie du Covid-19 : une structuration multiscalaire du réseau associatif en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dusong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/suds.502⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12k5k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534144v1</w:t>
+                <w:t xml:space="preserve">hal-04756802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la précarité sur la prise en charge du cancer du sein en Île-de-France : résultats de l’étude DESSEIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Ngô</w:t>
+                <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 111 (7-8), pp.635-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vélo et pandémie du Covid-19 : une structuration multiscalaire du réseau associatif en Île-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoires et santé en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Fuentes-Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dusong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (288), pp.5-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12k5k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/suds.502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756802v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et espaces dans les parcours de soins de femmes souffrant d’un cancer du sein</w:t>
               </w:r>
@@ -803,64 +803,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1179,90 +1179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geographic access and socioeconomic characteristics on breast cancer outcomes: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1685,90 +1685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From prospective clinical trial to reducing social inequalities in health: The DESSEIN trial, concept and design of a multidisciplinary study in precarious patients with breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ngô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dinut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2174,51 +2174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mobillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, IV Habiter la ville : une qualité de vie, 237-238</w:t>
@@ -2433,51 +2433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,281 +2626,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01527470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Book review] Neoliberal Governance and International Medical Travel in Malaysia by Meghann Ormond. Routledge, London, 2012, pp. xi + 162 (ISBN 978-0-415-50238-2).</w:t>
+                <w:t xml:space="preserve">Cross-border mobility and social networks: Laotians seeking medical treatment along the Thai border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Singapore Journal of Tropical Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.134-136. </w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124, pp.364-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sjtg.12094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2014.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01755080v1</w:t>
+                <w:t xml:space="preserve">halshs-01252403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques et espaces médicaux en transformation : effet générationnel ou conséquence de la féminisation de la profession ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Book review] Neoliberal Governance and International Medical Travel in Malaysia by Meghann Ormond. Routledge, London, 2012, pp. xi + 162 (ISBN 978-0-415-50238-2).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Singapore Journal of Tropical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.134-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjtg.12094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01260017v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01755080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-border mobility and social networks: Laotians seeking medical treatment along the Thai border</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des pratiques et espaces médicaux en transformation : effet générationnel ou conséquence de la féminisation de la profession ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Denoyel-Jaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2014.10.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01252403v1</w:t>
+                <w:t xml:space="preserve">halshs-01260017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations sanitaires et nouveaux enjeux autour la frontière lao-thaïlandaise</w:t>
               </w:r>
@@ -3483,394 +3483,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’approprier le territoire par la cueillette de plantes. Le rôle des collectifs dans l’intermédiation territoriale dans les quartiers populaires de Marseille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chinese migrants and plant foraging in the Greater Paris area: investigating discreet practices of working-class ecology”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaminia Paddeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Couëtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collectifs. Mémoire, discours, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Pleiade, Université Sorbonne Paris Nord, Nov 2025, Auberviliers, Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Research seminar (I-Globes laboratory)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Arizona, Feb 2025, Tucson (Arizona ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359539v1</w:t>
+                <w:t xml:space="preserve">hal-04964356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féminisation et transformation des conditions d’exercice des professionnels de santé : enjeux démographiques et territoriaux</w:t>
+                <w:t xml:space="preserve">Circulation transnationale des savoirs en santé : la phytothérapie en contexte diasporique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aménagement du territoire et accès aux soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICES, Mar 2025, La Roche Sur Yon, France</w:t>
+              <w:t xml:space="preserve">Reconnaissance ou relégation des savoirs des Suds ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HESAV / Haute Ecole de Santé - Vaud, Apr 2025, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998497v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation transnationale des savoirs en santé : la phytothérapie en contexte diasporique</w:t>
+                <w:t xml:space="preserve">Féminisation et transformation des conditions d’exercice des professionnels de santé : enjeux démographiques et territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance ou relégation des savoirs des Suds ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HESAV / Haute Ecole de Santé - Vaud, Apr 2025, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Aménagement du territoire et accès aux soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICES, Mar 2025, La Roche Sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016252v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese migrants and plant foraging in the Greater Paris area: investigating discreet practices of working-class ecology”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’approprier le territoire par la cueillette de plantes. Le rôle des collectifs dans l’intermédiation territoriale dans les quartiers populaires de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Couëtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research seminar (I-Globes laboratory)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Arizona, Feb 2025, Tucson (Arizona ), United States</w:t>
+              <w:t xml:space="preserve">Collectifs. Mémoire, discours, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Pleiade, Université Sorbonne Paris Nord, Nov 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964356v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques discrètes d’écologie populaire dans le Grand Paris. Migrantes chinoises et cueillette de plantes</w:t>
               </w:r>
@@ -3958,230 +3958,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système vélo en contexte post-Covid : quelle place pour les enjeux de santé ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+                <w:t xml:space="preserve">La cueillette de plantes par les migrantes chinoises dans le Grand Paris : enquête sur des pratiques populaires écoféministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Géographie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral de l’ED 473 Sciences de l’Homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED 473 Sciences de l’Homme et de la société (Université de Lille), Mar 2024, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583203v1</w:t>
+                <w:t xml:space="preserve">hal-04964333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cueillette de plantes par les migrantes chinoises dans le Grand Paris : enquête sur des pratiques populaires écoféministes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Roussel</w:t>
+                <w:t xml:space="preserve">Système vélo en contexte post-Covid : quelle place pour les enjeux de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de l’ED 473 Sciences de l’Homme et de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED 473 Sciences de l’Homme et de la société (Université de Lille), Mar 2024, Lille (Université de Lille), France</w:t>
+              <w:t xml:space="preserve">Rencontres de Géographie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964333v1</w:t>
+                <w:t xml:space="preserve">hal-04583203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclinaisons locales de la fabrique du système vélo francilien en contexte post-crise</w:t>
               </w:r>
@@ -4459,342 +4459,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet tutoré en master : comment amener les étudiants à être leurs propres producteurs de connaissances ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Baron</w:t>
+                <w:t xml:space="preserve">Le cursus « Transition territoires participation » : le territoire comme matrice pour de futurs facilitateurs des transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude sur la pédagogie participative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.448-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597724v1</w:t>
+                <w:t xml:space="preserve">hal-04427023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de soins de femmes souffrant d'un cancer du sein : un double regard anthropologique et géographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet tutoré en master : comment amener les étudiants à être leurs propres producteurs de connaissances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe du Département Sciences Humaines et Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Léon Bérard, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude sur la pédagogie participative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288236v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cursus « Transition territoires participation » : le territoire comme matrice pour de futurs facilitateurs des transitions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours de soins de femmes souffrant d'un cancer du sein : un double regard anthropologique et géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Nessi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.448-451</w:t>
+              <w:t xml:space="preserve">Séminaire externe du Département Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Léon Bérard, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427023v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système vélo francilien bouleversé par la crise Covid ?</w:t>
               </w:r>
@@ -4869,217 +4869,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vélo et santé : quels effets de la crise Covid dans les territoires franciliens ?</w:t>
+                <w:t xml:space="preserve">Liens vélo/santé en contexte post-crise sanitaire : ​du geste barrière à l'argument santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion d'échanges scientifiques Projet MAMA​ (Monde d'Avant Monde d'Après)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint Denis, France</w:t>
+              <w:t xml:space="preserve">Rencontres de Géographie de la Santé (RGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694766v1</w:t>
+                <w:t xml:space="preserve">hal-03694770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens vélo/santé en contexte post-crise sanitaire : ​du geste barrière à l'argument santé</w:t>
+                <w:t xml:space="preserve">Vélo et santé : quels effets de la crise Covid dans les territoires franciliens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Géographie de la Santé (RGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cannes, France</w:t>
+              <w:t xml:space="preserve">Réunion d'échanges scientifiques Projet MAMA​ (Monde d'Avant Monde d'Après)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694770v1</w:t>
+                <w:t xml:space="preserve">hal-03694766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations et migrations des savoir-faire et produits de la cueillette</w:t>
               </w:r>
@@ -5229,90 +5229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité, cancer du sein, accès aux soins en Île-de-France : une lecture par les pratiques de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ngô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5337,77 +5337,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deprivation level and mobility behaviors on accessibility to breast cancer care: example in Paris region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5458,51 +5458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Medical Tourism in India and Thailand: The Challenges of a Multi-sited Fieldwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question of Methodology ; Researching Tourism in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5527,51 +5527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Indigenization of Health Tourism in Asia: the Birth of New Therapeutic Landscapes in India and Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5925,51 +5925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Fleuret, Clélia Gasquet-Blanchard et Anne-Cécile Hoyez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Matériologiques, pp.234, 2019, Épistémologie de la médecine et du soin, 978-2-37361-220-2</w:t>
@@ -6222,51 +6222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interviewing elites. Perspectives from medical tourism sector in India and in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fieldwork in Tourism: Methods, Issues and Reflections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6377,51 +6377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rebirth of the hospital: Heterotopia and medical tourism in Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia on Tour: Exploring the rise of Asian tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6716,51 +6716,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellequin AP &amp; Capon M., (coord.) 2025, Penser les confinements par les territoires : Cohabiter dans l'EspaCe d'Après, rapport scientifique, UMR LADYSS 7533 Programme MAMA 2020-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7147,51 +7147,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6855E0EA"/>
+    <w:nsid w:val="FEA62289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7378,51 +7378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-bochaton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146263375" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dancoisne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089780" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dusong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audiger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovagnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Abihsera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1605236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Audiger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Abihsera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nicolet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604562" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deghaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldis Kaufmanis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pelisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106831" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kaspar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Walton-Roberts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2019.1565305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dinut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7611-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiarella Mattern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.632" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dubost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Phakeovilay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithdavone Her" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elliott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-019-0307-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2018.1522878" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hallier-Nader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Prandato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supang Chantavanich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyada Kiatying-Angsulee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721818762935" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjtg.12094" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Denoyel-Jaumard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.10.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLF6LB21-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3280" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.427" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4542" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01713523v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-7622-4-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359539v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cou&#235;til" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964333v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790102v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Temple-Boyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dubost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai See Thao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095601v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781793618870/Care-Work-and-Medical-Travel-Exploring-the-Emotional-Dimensions-of-Caring-on-the-Move" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vialard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Viot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salamon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783471195" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802299v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707130v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568415v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lehesran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dala Phommaleuxa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yom Inthavong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-bochaton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146263375" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dancoisne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089780" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dusong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.502" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audiger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovagnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Abihsera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1605236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Audiger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Abihsera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nicolet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604562" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deghaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldis Kaufmanis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pelisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106831" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kaspar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Walton-Roberts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2019.1565305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dinut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7611-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiarella Mattern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.632" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dubost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Phakeovilay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithdavone Her" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elliott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-019-0307-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2018.1522878" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hallier-Nader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Prandato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supang Chantavanich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyada Kiatying-Angsulee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721818762935" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.10.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLF6LB21-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjtg.12094" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Denoyel-Jaumard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3280" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.427" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4542" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01713523v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-7622-4-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cou&#235;til" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964333v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790102v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Temple-Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694766v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dubost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai See Thao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095601v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781793618870/Care-Work-and-Medical-Travel-Exploring-the-Emotional-Dimensions-of-Caring-on-the-Move" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vialard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Viot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salamon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783471195" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802299v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707130v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568415v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lehesran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dala Phommaleuxa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yom Inthavong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>