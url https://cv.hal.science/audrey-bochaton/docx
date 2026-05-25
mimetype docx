--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -416,382 +416,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vélo et pandémie du Covid-19 : une structuration multiscalaire du réseau associatif en Île-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoires et santé en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dusong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+                <w:t xml:space="preserve">Mauricio Fuentes-Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12k5k⟩</w:t>
+              <w:t xml:space="preserve">Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (288), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/suds.502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756802v1</w:t>
+                <w:t xml:space="preserve">hal-04534144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la précarité sur la prise en charge du cancer du sein en Île-de-France : résultats de l’étude DESSEIN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vélo et pandémie du Covid-19 : une structuration multiscalaire du réseau associatif en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Clément Dusong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.019⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12k5k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619974v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et santé en transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la précarité sur la prise en charge du cancer du sein en Île-de-France : résultats de l’étude DESSEIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (288), pp.5-13. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111 (7-8), pp.635-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/suds.502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534144v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et espaces dans les parcours de soins de femmes souffrant d’un cancer du sein</w:t>
               </w:r>
@@ -803,64 +803,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1179,90 +1179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geographic access and socioeconomic characteristics on breast cancer outcomes: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1685,90 +1685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From prospective clinical trial to reducing social inequalities in health: The DESSEIN trial, concept and design of a multidisciplinary study in precarious patients with breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ngô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dinut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2174,51 +2174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mobillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, IV Habiter la ville : une qualité de vie, 237-238</w:t>
@@ -2433,51 +2433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,199 +2626,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01527470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-border mobility and social networks: Laotians seeking medical treatment along the Thai border</w:t>
+                <w:t xml:space="preserve">[Book review] Neoliberal Governance and International Medical Travel in Malaysia by Meghann Ormond. Routledge, London, 2012, pp. xi + 162 (ISBN 978-0-415-50238-2).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 124, pp.364-373. </w:t>
+              <w:t xml:space="preserve">Singapore Journal of Tropical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.134-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2014.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sjtg.12094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252403v1</w:t>
+                <w:t xml:space="preserve">halshs-01755080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Book review] Neoliberal Governance and International Medical Travel in Malaysia by Meghann Ormond. Routledge, London, 2012, pp. xi + 162 (ISBN 978-0-415-50238-2).</w:t>
+                <w:t xml:space="preserve">Cross-border mobility and social networks: Laotians seeking medical treatment along the Thai border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Singapore Journal of Tropical Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124, pp.364-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2014.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sjtg.12094⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01755080v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques et espaces médicaux en transformation : effet générationnel ou conséquence de la féminisation de la profession ?</w:t>
               </w:r>
@@ -3341,752 +3341,752 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cueillettes, plantes sauvages et savoir-faire immigrés à Paris et Marseille</w:t>
+                <w:t xml:space="preserve">Cueillettes, plantes sauvages et savoir-faire immigrés à Marseille. Une appropriation par le bas des espaces de nature dans les quartiers populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flaminia Paddeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude de clôture du programme ANR INFRAPATRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Condorcet, France</w:t>
+              <w:t xml:space="preserve">Marseille, ville ordinaire ? Réalités urbaines et récits contre-hégémoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESOPOLHIS; Aix-Marseille Université, May 2026, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496909v1</w:t>
+                <w:t xml:space="preserve">hal-05614598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese migrants and plant foraging in the Greater Paris area: investigating discreet practices of working-class ecology”</w:t>
+                <w:t xml:space="preserve">Cueillettes, plantes sauvages et savoir-faire immigrés à Paris et Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research seminar (I-Globes laboratory)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Arizona, Feb 2025, Tucson (Arizona ), United States</w:t>
+              <w:t xml:space="preserve">Journées d'étude de clôture du programme ANR INFRAPATRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964356v1</w:t>
+                <w:t xml:space="preserve">hal-05496909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation transnationale des savoirs en santé : la phytothérapie en contexte diasporique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’approprier le territoire par la cueillette de plantes. Le rôle des collectifs dans l’intermédiation territoriale dans les quartiers populaires de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Couëtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance ou relégation des savoirs des Suds ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HESAV / Haute Ecole de Santé - Vaud, Apr 2025, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Collectifs. Mémoire, discours, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Pleiade, Université Sorbonne Paris Nord, Nov 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016252v1</w:t>
+                <w:t xml:space="preserve">hal-05359539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féminisation et transformation des conditions d’exercice des professionnels de santé : enjeux démographiques et territoriaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chinese migrants and plant foraging in the Greater Paris area: investigating discreet practices of working-class ecology”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aménagement du territoire et accès aux soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICES, Mar 2025, La Roche Sur Yon, France</w:t>
+              <w:t xml:space="preserve">Research seminar (I-Globes laboratory)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Arizona, Feb 2025, Tucson (Arizona ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998497v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’approprier le territoire par la cueillette de plantes. Le rôle des collectifs dans l’intermédiation territoriale dans les quartiers populaires de Marseille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation transnationale des savoirs en santé : la phytothérapie en contexte diasporique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Couëtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collectifs. Mémoire, discours, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Pleiade, Université Sorbonne Paris Nord, Nov 2025, Auberviliers, Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Reconnaissance ou relégation des savoirs des Suds ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HESAV / Haute Ecole de Santé - Vaud, Apr 2025, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359539v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques discrètes d’écologie populaire dans le Grand Paris. Migrantes chinoises et cueillette de plantes</w:t>
+                <w:t xml:space="preserve">Féminisation et transformation des conditions d’exercice des professionnels de santé : enjeux démographiques et territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Aménagement du territoire et accès aux soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICES, Mar 2025, La Roche Sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964342v1</w:t>
+                <w:t xml:space="preserve">hal-04998497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cueillette de plantes par les migrantes chinoises dans le Grand Paris : enquête sur des pratiques populaires écoféministes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques discrètes d’écologie populaire dans le Grand Paris. Migrantes chinoises et cueillette de plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de l’ED 473 Sciences de l’Homme et de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED 473 Sciences de l’Homme et de la société (Université de Lille), Mar 2024, Lille (Université de Lille), France</w:t>
+              <w:t xml:space="preserve">Séminaire AIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964333v1</w:t>
+                <w:t xml:space="preserve">hal-04964342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système vélo en contexte post-Covid : quelle place pour les enjeux de santé ?</w:t>
               </w:r>
@@ -4161,449 +4161,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclinaisons locales de la fabrique du système vélo francilien en contexte post-crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La cueillette de plantes par les migrantes chinoises dans le Grand Paris : enquête sur des pratiques populaires écoféministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covid : du monde d'avant au monde d'après L'ordinaire par temps extraordinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS - SHS, Nov 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral de l’ED 473 Sciences de l’Homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED 473 Sciences de l’Homme et de la société (Université de Lille), Mar 2024, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790102v1</w:t>
+                <w:t xml:space="preserve">hal-04964333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrique des politiques cyclables et de l’écosystème vélo en Île-de-France en contexte post-Covid : quelle place pour les questions de santé?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déclinaisons locales de la fabrique du système vélo francilien en contexte post-crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier 4 "Santé, enjeux sanitaires et territoires" du laboratoire LADYSS, séminaire 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LADYSS, Apr 2024, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Covid : du monde d'avant au monde d'après L'ordinaire par temps extraordinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS - SHS, Nov 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964326v1</w:t>
+                <w:t xml:space="preserve">hal-04790102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gingko, ail des ours et pissenlit. Les migrantes chinoises et la cueillette de plantes dans le Grand Paris: enquête sur des pratiques discrètes d’écologie populaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrique des politiques cyclables et de l’écosystème vélo en Île-de-France en contexte post-Covid : quelle place pour les questions de santé?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'atelier 3 « Agriculture alimentation et cohésion sociale » du LADYSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Atelier 4 "Santé, enjeux sanitaires et territoires" du laboratoire LADYSS, séminaire 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LADYSS, Apr 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515957v1</w:t>
+                <w:t xml:space="preserve">hal-04964326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cursus « Transition territoires participation » : le territoire comme matrice pour de futurs facilitateurs des transitions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gingko, ail des ours et pissenlit. Les migrantes chinoises et la cueillette de plantes dans le Grand Paris: enquête sur des pratiques discrètes d’écologie populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Nessi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.448-451</w:t>
+              <w:t xml:space="preserve">Séminaire de l'atelier 3 « Agriculture alimentation et cohésion sociale » du LADYSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427023v1</w:t>
+                <w:t xml:space="preserve">hal-04515957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet tutoré en master : comment amener les étudiants à être leurs propres producteurs de connaissances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4612,379 +4612,392 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sur la pédagogie participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de soins de femmes souffrant d'un cancer du sein : un double regard anthropologique et géographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le cursus « Transition territoires participation » : le territoire comme matrice pour de futurs facilitateurs des transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desprès</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe du Département Sciences Humaines et Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Léon Bérard, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.448-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288236v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système vélo francilien bouleversé par la crise Covid ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours de soins de femmes souffrant d'un cancer du sein : un double regard anthropologique et géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire externe du Département Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Léon Bérard, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123479v1</w:t>
+                <w:t xml:space="preserve">hal-04288236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens vélo/santé en contexte post-crise sanitaire : ​du geste barrière à l'argument santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un système vélo francilien bouleversé par la crise Covid ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Géographie de la Santé (RGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cannes, France</w:t>
+              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694770v1</w:t>
+                <w:t xml:space="preserve">hal-04123479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vélo et santé : quels effets de la crise Covid dans les territoires franciliens ?</w:t>
               </w:r>
@@ -5059,565 +5072,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations et migrations des savoir-faire et produits de la cueillette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liens vélo/santé en contexte post-crise sanitaire : ​du geste barrière à l'argument santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Glanages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Maison des Sciences de l’Homme Paris Nord, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Rencontres de Géographie de la Santé (RGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800298v1</w:t>
+                <w:t xml:space="preserve">hal-03694770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une médecine traditionnelle hmong en mouvement : circulation des remèdes, déplacement des thérapeutes et transmission des savoirs</w:t>
+                <w:t xml:space="preserve">Circulations et migrations des savoir-faire et produits de la cueillette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mai See Thao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.595-597</w:t>
+              <w:t xml:space="preserve">Séminaire Glanages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Maison des Sciences de l’Homme Paris Nord, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115187v1</w:t>
+                <w:t xml:space="preserve">hal-03800298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précarité, cancer du sein, accès aux soins en Île-de-France : une lecture par les pratiques de mobilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une médecine traditionnelle hmong en mouvement : circulation des remèdes, déplacement des thérapeutes et transmission des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Ngô</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai See Thao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.595-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189479v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of deprivation level and mobility behaviors on accessibility to breast cancer care: example in Paris region (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Précarité, cancer du sein, accès aux soins en Île-de-France : une lecture par les pratiques de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Ngo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ngô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2019, European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Mondorf-les-Bains, Luxembourg</w:t>
+              <w:t xml:space="preserve">56ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305092v1</w:t>
+                <w:t xml:space="preserve">hal-02189479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Medical Tourism in India and Thailand: The Challenges of a Multi-sited Fieldwork</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of deprivation level and mobility behaviors on accessibility to breast cancer care: example in Paris region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question of Methodology ; Researching Tourism in Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">ECTQG 2019, European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Mondorf-les-Bains, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095607v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Studying Medical Tourism in India and Thailand: The Challenges of a Multi-sited Fieldwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question of Methodology ; Researching Tourism in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Singapour, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Indigenization of Health Tourism in Asia: the Birth of New Therapeutic Landscapes in India and Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘Of Asian Origin’: Rethinking Tourism in Contemporary Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5627,408 +5735,408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’herboristerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Argounès, Michel Bussi, Martine Drozdz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos lieux communs Une géographie du monde contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.156-160, 2024, 978-2-213-72514-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healing in the Diaspora: Hmong American and Hmong Lao Practices of Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai See Thao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cecilia Vindrola-Padros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care Work and Medical Travel: Exploring the Emotional Dimensions of Caring on the Move</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexington Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Anthropology of well-being: individual, community, society, 978-1-7936-1887-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M comme Médicament(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Fleuret, Clélia Gasquet-Blanchard et Anne-Cécile Hoyez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Matériologiques, pp.234, 2019, Épistémologie de la médecine et du soin, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02333093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P comme Parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Fleuret, Clélia Gasquet-Blanchard et Anne-Cécile Hoyez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Matériologiques, pp.234, 2019, Épistémologie de la médecine et du soin, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les constructions socio-territoriales des inégalités d'accès au dépistage du cancer du sein à Gonesse (Val d'Oise) : diagnostic territorial et aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6037,424 +6145,424 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Salamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcel Calvez </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et territoires : des soins de proximité aux risques environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.105-128, 2016, 978-2-7535-4312-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International medical travel developments within Thailand and South-East Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neil Lunt; Daniel Horsfall; Johanna Hanefeld </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Medical Tourism and Patient Mobility </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.278-287, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781783471195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01252429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interviewing elites. Perspectives from medical tourism sector in India and in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fieldwork in Tourism: Methods, Issues and Reflections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recours aux soins transfrontaliers et réseaux informels : l’exemple lao-thaïlandais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Moulle; Sabine Duhamel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières, politique de santé et réseaux de soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rebirth of the hospital: Heterotopia and medical tourism in Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia on Tour: Exploring the rise of Asian tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6464,51 +6572,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un système vélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6530,169 +6638,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of a qualitative study in the understanding of health access and care practices in Southern Lao PDRCONTRIBUTIONS OF A QUALITATIVE STUDY IN THE UNDERSTANDING OF HEALTH ACCESS AND CARE PRACTICES IN SOUTHERN LAO PDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lehesran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dala Phommaleuxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yom Inthavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6702,147 +6810,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellequin AP &amp; Capon M., (coord.) 2025, Penser les confinements par les territoires : Cohabiter dans l'EspaCe d'Après, rapport scientifique, UMR LADYSS 7533 Programme MAMA 2020-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Darly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LADYSS -Laboratoire dynamiques sociales et recomposition des espaces - UMR CNRS 7533. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6852,100 +6960,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un espace sanitaire transfrontalier : le recours aux soins des Laotiens en Thaïlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Nanterre - Paris X, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00641367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6955,51 +7063,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un système vélo : valoriser des résultats de recherche par le dessin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7021,65 +7129,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7147,51 +7255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEA62289"/>
+    <w:nsid w:val="7C72D82B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7378,51 +7486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-bochaton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146263375" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dancoisne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089780" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dusong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.502" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audiger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovagnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Abihsera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1605236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Audiger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Abihsera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nicolet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604562" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deghaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldis Kaufmanis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pelisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106831" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kaspar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Walton-Roberts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2019.1565305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dinut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7611-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiarella Mattern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.632" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dubost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Phakeovilay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithdavone Her" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elliott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-019-0307-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2018.1522878" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hallier-Nader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Prandato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supang Chantavanich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyada Kiatying-Angsulee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721818762935" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.10.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLF6LB21-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjtg.12094" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Denoyel-Jaumard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3280" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.427" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4542" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01713523v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-7622-4-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cou&#235;til" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964333v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790102v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Temple-Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694766v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dubost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai See Thao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095601v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781793618870/Care-Work-and-Medical-Travel-Exploring-the-Emotional-Dimensions-of-Caring-on-the-Move" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vialard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Viot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salamon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783471195" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802299v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707130v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568415v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lehesran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dala Phommaleuxa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yom Inthavong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-bochaton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146263375" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dancoisne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089780" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dusong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05311847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audiger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovagnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Abihsera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1605236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Audiger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Abihsera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nicolet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604562" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deghaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldis Kaufmanis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pelisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106831" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kaspar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Walton-Roberts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2019.1565305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dinut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7611-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiarella Mattern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.632" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dubost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Phakeovilay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithdavone Her" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elliott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-019-0307-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2018.1522878" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hallier-Nader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Prandato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supang Chantavanich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyada Kiatying-Angsulee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721818762935" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjtg.12094" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.10.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLF6LB21-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Denoyel-Jaumard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3280" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.427" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4542" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01713523v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-7622-4-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359539v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cou&#235;til" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998497v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964342v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964333v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515957v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Temple-Boyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694766v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800298v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dubost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai See Thao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721147v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781793618870/Care-Work-and-Medical-Travel-Exploring-the-Emotional-Dimensions-of-Caring-on-the-Move" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333093v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vialard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471428v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Viot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salamon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252429v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783471195" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802367v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01802299v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707130v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lehesran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dala Phommaleuxa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yom Inthavong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641367v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927413v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>