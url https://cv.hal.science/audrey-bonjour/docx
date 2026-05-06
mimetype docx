--- v0 (2026-04-06)
+++ v1 (2026-05-06)
@@ -1595,178 +1595,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles approches TEDS dans les Sciences de l’Information et de la Communication ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Clemi Sup, un acteur clé pour l’innovation et la formation des enseignants ? Vers un open lab ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Escande-Gauquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la transition écologique pour un développement soutenable (TEDS) dans les sciences humaines et sociales. 4 et 5 novembre 2024.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix Marseille Université (AMU), Nov 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Innovation in teacher education: sustainable change and evaluating impact at macro, meso and micro level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TEPE 2024, Mar 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933603v1</w:t>
+                <w:t xml:space="preserve">hal-04531990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Clemi Sup, un acteur clé pour l’innovation et la formation des enseignants ? Vers un open lab ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles approches TEDS dans les Sciences de l’Information et de la Communication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in teacher education: sustainable change and evaluating impact at macro, meso and micro level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TEPE 2024, Mar 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Enseigner la transition écologique pour un développement soutenable (TEDS) dans les sciences humaines et sociales. 4 et 5 novembre 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix Marseille Université (AMU), Nov 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531990v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle communicationnel des plateformes numériques et réseaux-sociaux numériques pour l’engagement citoyen dans le cadre du projet ‘‘Vénères et Solidaires.&amp;quot; L’Europe aux portes de quartiers</w:t>
               </w:r>
@@ -2100,329 +2100,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du végétal dans l’exposition « Dessine-moi l’écologie », une communication symbolique de notre rapport au monde. Approches éducommunicationnelle et sémiopragmatique.</w:t>
+                <w:t xml:space="preserve">Retours d’expérience de pratiques professionnelles et de projets de recherche en éducation spécialisée, éducation aux médias et éducation citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au-delà du monde des humains. Communication végétale dans l’espace public, pré-conférence ICA 2022.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">22e rencontre scientifique enseignants-chercheurs. Organisations et pratiques de réflexivité face à l’évolution permanente du numérique (santé, éducation et culture»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703923v1</w:t>
+                <w:t xml:space="preserve">hal-03619702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours d’expérience de pratiques professionnelles et de projets de recherche en éducation spécialisée, éducation aux médias et éducation citoyenne</w:t>
+                <w:t xml:space="preserve">La place du végétal dans l’exposition « Dessine-moi l’écologie », une communication symbolique de notre rapport au monde. Approches éducommunicationnelle et sémiopragmatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e rencontre scientifique enseignants-chercheurs. Organisations et pratiques de réflexivité face à l’évolution permanente du numérique (santé, éducation et culture»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t>
+              <w:t xml:space="preserve">Au-delà du monde des humains. Communication végétale dans l’espace public, pré-conférence ICA 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619702v1</w:t>
+                <w:t xml:space="preserve">hal-03703923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus sur les enjeux de la continuité pédagogique, un état de la question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rendre accessible, valoriser et préserver le patrimoine naturel et culturel via des pratiques technocréatives en enseignement moral et civique. Retour d'expérience du dispositif de formation des professeurs des écoles CurriqVidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux du numérique dans l'éducation et les apprentissages :pratiques de recherche et de valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIC; Université de Toulon; Région académique PACA, Mar 2021, Toulon, France</w:t>
+              <w:t xml:space="preserve">Axe 2 séminaire IMSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175276v1</w:t>
+                <w:t xml:space="preserve">hal-03807237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre accessible, valoriser et préserver le patrimoine naturel et culturel via des pratiques technocréatives en enseignement moral et civique. Retour d'expérience du dispositif de formation des professeurs des écoles CurriqVidéo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus sur les enjeux de la continuité pédagogique, un état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axe 2 séminaire IMSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Toulon, France</w:t>
+              <w:t xml:space="preserve">Enjeux du numérique dans l'éducation et les apprentissages :pratiques de recherche et de valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC; Université de Toulon; Région académique PACA, Mar 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807237v1</w:t>
+                <w:t xml:space="preserve">hal-03175276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Eco-system Covid : point d'étape sur la continuité pédagogique en temps de confinement</w:t>
               </w:r>
@@ -3088,299 +3088,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication engageante au service de l'éducation à la santé en piscine publique : le projet « Nageons propre »</w:t>
+                <w:t xml:space="preserve">Handicap et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Pascual Espuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Psychologie Sociale Appliquée - Lille.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférencier invité à la Chaire « L’humain au défi numérique » du Collège des Bernardins, Paris 5ème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601172v1</w:t>
+                <w:t xml:space="preserve">hal-03601200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap et numérique</w:t>
+                <w:t xml:space="preserve">Les technologies numériques dans les ESMS, entre évidences et paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Daragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférencier invité à la Chaire « L’humain au défi numérique » du Collège des Bernardins, Paris 5ème</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque KEDGE, Marseille.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601200v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies numériques dans les ESMS, entre évidences et paradoxes</w:t>
+                <w:t xml:space="preserve">La communication engageante au service de l'éducation à la santé en piscine publique : le projet « Nageons propre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Daragon</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pascual Espuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque KEDGE, Marseille.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque International de Psychologie Sociale Appliquée - Lille.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601178v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies numériques dans les établissements et services sociaux et médico-sociaux : Enjeux, Usages, Ethiques et Droit du Big et Small Data</w:t>
               </w:r>
@@ -3455,217 +3455,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des technologies numériques dans la structuration du travail social : perspectives éducommunicationnelles des organisations</w:t>
+                <w:t xml:space="preserve">Les technologies numériques dans les établissements et services sociaux et médico-sociaux, vers un Open Data Social ? Le défi de l'éducommunication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Daragon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MTO, Université de Nîmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Colloque international Ticemed 10 : "Sources ouvertes dans l'éducation et communication des connaissances dans la société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I3M; CREM; IRISC, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601187v1</w:t>
+                <w:t xml:space="preserve">hal-02568175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies numériques dans les établissements et services sociaux et médico-sociaux, vers un Open Data Social ? Le défi de l'éducommunication</w:t>
+                <w:t xml:space="preserve">Le rôle des technologies numériques dans la structuration du travail social : perspectives éducommunicationnelles des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Daragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Daragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Ticemed 10 : "Sources ouvertes dans l'éducation et communication des connaissances dans la société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I3M; CREM; IRISC, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque MTO, Université de Nîmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568175v1</w:t>
+                <w:t xml:space="preserve">hal-03601187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voiture autrement, mais comment ?</w:t>
               </w:r>
@@ -3703,51 +3703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bassoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pascual Espuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Communication et santé, IRSIC, Aix-Marseille Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4222,51 +4222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Dominique Bourg, Carine Dartiguepeyrou et Caroline Gervais (sous la dir. de) Les nouveaux modes de vie durables. S’engager autrement dans la durabilité. Panorama européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -4308,51 +4308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus organisants et changements de comportement dans une communication élargie aux parties prenantes : l’exemple d’une campagne d’action d’utilité publique et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pascual Espuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication organisationnelle : processus communicants-processus organisants et leurs mediations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4924,51 +4924,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3ECDDC9"/>
+    <w:nsid w:val="0C2B8E80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5155,51 +5155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-bonjour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4466-5828" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150331002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drouot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raynault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mouren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.286" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Daragon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6307" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Souza Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gobert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Piteau-Delord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Davin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rodriguez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601187v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bassoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100357380&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Bourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011METZ011L" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00738077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/B0043396" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerc-Florimond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rauscher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Aghababaie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-bonjour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4466-5828" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150331002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drouot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raynault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mouren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.286" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Daragon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6307" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Souza Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gobert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Piteau-Delord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Davin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rodriguez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bassoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100357380&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Bourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011METZ011L" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00738077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/B0043396" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerc-Florimond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rauscher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Aghababaie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>