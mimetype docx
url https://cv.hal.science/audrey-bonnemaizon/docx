--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> audrey bonnemaizon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous consumer-to-consumer logistics: significant social practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica C. Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et pratiques de recherche sur les consommateurs pauvres : un état de l’art et un vade-mecum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701241241138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logistiques spontanées de consommateur à consommateur : des pratiques sociales signifiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica C. Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logistiques spontanées de consommateur à consommateur : des pratiques sociales signifiantes et dynamiques, Décisions Marketing, (rang 3 FNEGE ; rang B HCERES) ; accepté en décembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des tensions de normes chez les soignants dans la configuration des pratiques de soins avec les patients âgés vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue Européenne d’Économie et Management des Services 2022 – 1, n° 13, 2022 – 1 (n° 13), pp.151-174. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13090-1.p.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of carers' healthcare practices on the categorization of elderly patients as vulnerable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Services Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.604-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le temps du soignant rencontre les temporalités des personnes âgées vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Consommation &amp; Handicap, Volume 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des patients âgés à la relation de soins en question(s) : Une recherche dans un service hospitalier de gériatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (290), pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages de la démocratie dans les sociétés coopératives d’intérêt collectif (SCIC) au prisme du concept d’indétermination démocratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions démocratiques dans l'entreprise, printemps (35), pp.50-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie du statut à l’action : Etude de cas d’une SCIC dans le secteur des musiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture socio-technique des effets des systèmes d’encaissement automatique : quand la technologie reconfigure les relations sur le point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.109.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du client au sein d’un environnement commercial: exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (avril-juin), pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du client au sein d’un environnement commercial : exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.91-107. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.91.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction 2 du mini-dossier spécial de la revue Economies & Sociétés consacré à la thématique « Pauvreté et Consommation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au mini-dossier « Pauvreté, précarité et consommation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la recherche en marketing en France et point de vue des chercheurs sur les thématiques d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Numéro spécial « Marketing: enjeux et perspectives » "Les 20 ans de Décisions Marketing", 72, pp.43-64. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.072.43.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la co-production du client : comment les entreprises nous font-elles participer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation ordinaire : mieux comprendre le vécu du consommateur pour faciliter son adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoit-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 234, pp.151-166. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.234.1-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client &amp;quot; exécutant &amp;quot;, &amp;quot; assistant marketing opérationnel&amp;quot;, &amp;quot; relais &amp;quot; ou &amp;quot; apporteur de solutions &amp;quot; : Dis moi ce que tu fais, je te dirai qui tu es !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.175-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client «exécutant», «assistant marketing opérationnel», « relais» ou «apporteur de solutions»: Dis-moi ce que tu fais,je te dirai qui tu es!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoit-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (52), pp.175-193. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.052.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How competent are consumers? The case of the energy sector in Francei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1470-6431.2010.00937.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA « COMPETENCE DU CONSOMMATEUR » DANS LE RENOUVELLEMENT DES THEORIES DU MARKETING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana T.V. Teletska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais scientifiques de l'Université Taurida Vernadsky ; Ученые записки Таврического национального университета им. В.И. Вернадского</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (62) (3), pp.378-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMPÉTENCE DU CONSOMMATEUR : ÉTAT D'AVANCEMENT DE LA RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais scientifiques de l'Université Taurida Vernadsky ; Ученые записки Таврического национального университета им. В.И. Вернадского</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Economie et Gestion ; Экономика и управление, 23(62) (N°3), pp.338-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d’un rôle frontière au sein d’un programme national piloté par Santé Publique France : le cas des chargé.es d’étude du programme national de surveillance du mésothéliome pleural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État et les travailleur.ses. Employer, Réguler, Classer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Gestes (Groupement d'Intérêt Scientifique Groupe d'études sur le travail et la santé au travail), Feb 2026, La Plaine Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallier les difficultés des patient.es à exercer leurs droits à être indemnisé.es : le cas du rôle frontière des chargé.es d’études du programme national de surveillance du mésothéliome pleural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et Inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie/Réseau Thématique 19 – Santé, Médecine, Maladie, Handicap, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital comme espace liminal d'expériences de service de soins pour les patients âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ième Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agence du consommateur à l'épreuve des fonctionnalités des plateformes C to C : une comparaison entre les plateformes de vente et de rencontres en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtihal Lakehal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement des consommateurs-citoyens : motifs d’engagement et logiques de participation des ambassadeurs d’Enercoop Languedoc-Roussillon,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Normandes de Recherche sur la Consommation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment collectif au service de la TEES (transition écologique, économique et sociale) : quels facilitateurs, quels freins ? Le cas de collectifs citoyens de production d’énergie renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'Association Française du Marketing (AFM). "Mobilités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'afm, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des relations sociales entre les consommateurs au prisme du cadre d’usage des sites et applications de services de rencontre en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées Normandes de Recherche sur la Consommation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment collectif au service de la TEES (transition écologique, économique et sociale) : le cas de collectifs citoyens de production d’énergie renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontre du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire participer les patients âgés à la relation de soins? Une exploration des pratiques d’intégration de ressources dans un service de gériatrie hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation hospitalière à l'épreuve du temps du patient âgé : dyschronies des temporalités soignant-patient dans la relation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire "les dimensions du temps dans le développement des hommes et des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Economie et de Gestion de l'Ouest (LEGO), Mar 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Topics 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre normes professionnelles et personnelles des personnels soignants : Histoire d'une résistance ordinaire dans la relation de service aux patients âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et déterminants de la convivialité dans la vente directe à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Elderly Patients’ Identities through Healthcare Service Relationships: Toward a Guardian Conception of Vulnerable Publics’ Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités au prisme des représentations et des pratiques des organisations marchandes et non marchandes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites et perspectives des pratiques de gestion démocratique dans les Sociétés Coopératives d’Intérêt Collectif (SCIC) : une étude de cas dans le secteur des musiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres du GESS (Gestion des Entreprises Sociales et Solidaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations des patients âgés aux pratiques de gestion des soins : Vers une opportunité de co-production soignant-soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de convivialité : une application à la vente à domicile en réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations des patients âgés aux pratiques de gestion des soins: vers une opportunité de coproduction soignant-soigné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Tours, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers’ participation and initiative in emotionnaly-laden places : The Coin de Verre case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretive Consumer Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consommateur et les caisses automatiques : Pour une compréhension du processus d’adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation et attachement à un lieu commercial: le cas du Coin de Verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs équipent-ils leur jugement sur le commerce équitable ? Le cas de la boutique de commerce équitable Artisans du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axes futurs de la recherche en marketing, Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel de Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session &amp;quot;Hot Topics&amp;quot; : thèmes émergents en recherche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2012 : 28ème congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre permanence et (r)évolution : les finalités sociétales de la recherche française en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe DRM-ERMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations managériales des compétences du consommateur : la co-création de valeur est-elle toujours possible ? Le cas des consommateurs d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed glances on the Perception of Consumer Competencies within the Energy Sector: the Case of a French Energy Supplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Londres, United Kingdom. pp.316-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer participation in retailer service offerings: a proposed typology of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de l'EIRASS (European Institute of Retailing &amp; Services Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au boulot, cher client ! &amp;quot; Une approche interprétative de la participation ordinaire du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client &amp;quot; exécutant &amp;quot;, &amp;quot; assistant marketing &amp;quot;, &amp;quot; relais &amp;quot; ou &amp;quot; apporteur de solutions &amp;quot; : quel rôle veulent nous faire endosser les enseignes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Etienne Thil sur la Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Roubaix, France. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed Glances on the Perception of Consumer Competencies within the Energy Sector: The Case of a French Energy Supplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Consumer research EACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Londres, United Kingdom. pp.345-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard croisé sur les compétences du consommateur : vers une nouvelle typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Trend Marketing International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Université Ca'Foscari Venise, Jan 2010, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Knowledge Marketing, une voie applicative du Customer Empowerment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Congrès International des Tendances du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Université Ca'Foscari de Venise, Jan 2008, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover avec le Knowledge Marketing : 10 ème tendance conceptuelle en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées de Recherche en Marketing de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne LEG et CERMAB, Nov 2006, Dijon, France. pp.Session 12 50-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers’ participation to a commercial place as a circuit of and between practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Culture Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives des citoyennetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Bernier-Kheddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blin-Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS-Edition Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2024, VERSUS, 978-2-37687-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire participer les patients âgés à leur parcours de soin, est-ce toujours possible ? Une lecture par les représentations des soignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, consommation et marchés, H. Gorge (dir.), Editions EMS, Caen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Les SCIC, des « voix » de la transition écologique, économique et sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisons l'alternative !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.66-81, 2021, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.beji.2021.01.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir dans la durée le multi-sociétariat : quelles solutions sont pratiquées par les Sociétés coopératives d'intérêt collectif (SCIC) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure, éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-134, 2020, RESSOR - Réseau de formation et de recherches en économie sociale et solidaire (ESS) du Grand Est, 978-2-37496-104-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Alpha Agence du Crédit Agricole : les enjeux de la mise en place d'un dispositif de participation du client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS - Management et Société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37-54</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le cas des services - Recueil de cas en management et marketing des services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la participation des patients âgés à la relation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNEGE Médias Vidéos et Podcasts en Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats PICRI PAP SCIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse résultats ESADICAS- Etude socioanthropologique des dispositifs d'acculturation à la sobriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert-Demontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] NIMEC-CREM-IRG. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> audrey bonnemaizon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous consumer-to-consumer logistics: significant social practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica C. Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et pratiques de recherche sur les consommateurs pauvres : un état de l’art et un vade-mecum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701241241138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logistiques spontanées de consommateur à consommateur : des pratiques sociales signifiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica C. Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logistiques spontanées de consommateur à consommateur : des pratiques sociales signifiantes et dynamiques, Décisions Marketing, (rang 3 FNEGE ; rang B HCERES) ; accepté en décembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des tensions de normes chez les soignants dans la configuration des pratiques de soins avec les patients âgés vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue Européenne d’Économie et Management des Services 2022 – 1, n° 13, 2022 – 1 (n° 13), pp.151-174. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13090-1.p.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of carers' healthcare practices on the categorization of elderly patients as vulnerable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Services Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.604-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le temps du soignant rencontre les temporalités des personnes âgées vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Consommation &amp; Handicap, Volume 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des patients âgés à la relation de soins en question(s) : Une recherche dans un service hospitalier de gériatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (290), pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages de la démocratie dans les sociétés coopératives d’intérêt collectif (SCIC) au prisme du concept d’indétermination démocratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions démocratiques dans l'entreprise, printemps (35), pp.50-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie du statut à l’action : Etude de cas d’une SCIC dans le secteur des musiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture socio-technique des effets des systèmes d’encaissement automatique : quand la technologie reconfigure les relations sur le point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.109.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du client au sein d’un environnement commercial: exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (avril-juin), pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du client au sein d’un environnement commercial : exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.91-107. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.91.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction 2 du mini-dossier spécial de la revue Economies & Sociétés consacré à la thématique « Pauvreté et Consommation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au mini-dossier « Pauvreté, précarité et consommation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la recherche en marketing en France et point de vue des chercheurs sur les thématiques d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Numéro spécial « Marketing: enjeux et perspectives » "Les 20 ans de Décisions Marketing", 72, pp.43-64. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.072.43.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la co-production du client : comment les entreprises nous font-elles participer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation ordinaire : mieux comprendre le vécu du consommateur pour faciliter son adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoit-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 234, pp.151-166. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.234.1-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client «exécutant», «assistant marketing opérationnel», « relais» ou «apporteur de solutions»: Dis-moi ce que tu fais,je te dirai qui tu es!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoit-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (52), pp.175-193. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.052.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client &amp;quot; exécutant &amp;quot;, &amp;quot; assistant marketing opérationnel&amp;quot;, &amp;quot; relais &amp;quot; ou &amp;quot; apporteur de solutions &amp;quot; : Dis moi ce que tu fais, je te dirai qui tu es !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.175-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How competent are consumers? The case of the energy sector in Francei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1470-6431.2010.00937.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA « COMPETENCE DU CONSOMMATEUR » DANS LE RENOUVELLEMENT DES THEORIES DU MARKETING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana T.V. Teletska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais scientifiques de l'Université Taurida Vernadsky ; Ученые записки Таврического национального университета им. В.И. Вернадского</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (62) (3), pp.378-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMPÉTENCE DU CONSOMMATEUR : ÉTAT D'AVANCEMENT DE LA RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais scientifiques de l'Université Taurida Vernadsky ; Ученые записки Таврического национального университета им. В.И. Вернадского</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Economie et Gestion ; Экономика и управление, 23(62) (N°3), pp.338-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d’un rôle frontière au sein d’un programme national piloté par Santé Publique France : le cas des chargé.es d’étude du programme national de surveillance du mésothéliome pleural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État et les travailleur.ses. Employer, Réguler, Classer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Gestes (Groupement d'Intérêt Scientifique Groupe d'études sur le travail et la santé au travail), Feb 2026, La Plaine Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallier les difficultés des patient.es à exercer leurs droits à être indemnisé.es : le cas du rôle frontière des chargé.es d’études du programme national de surveillance du mésothéliome pleural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et Inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie/Réseau Thématique 19 – Santé, Médecine, Maladie, Handicap, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital comme espace liminal d'expériences de service de soins pour les patients âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ième Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agence du consommateur à l'épreuve des fonctionnalités des plateformes C to C : une comparaison entre les plateformes de vente et de rencontres en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtihal Lakehal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement des consommateurs-citoyens : motifs d’engagement et logiques de participation des ambassadeurs d’Enercoop Languedoc-Roussillon,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Normandes de Recherche sur la Consommation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment collectif au service de la TEES (transition écologique, économique et sociale) : quels facilitateurs, quels freins ? Le cas de collectifs citoyens de production d’énergie renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'Association Française du Marketing (AFM). "Mobilités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'afm, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des relations sociales entre les consommateurs au prisme du cadre d’usage des sites et applications de services de rencontre en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées Normandes de Recherche sur la Consommation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment collectif au service de la TEES (transition écologique, économique et sociale) : le cas de collectifs citoyens de production d’énergie renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontre du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire participer les patients âgés à la relation de soins? Une exploration des pratiques d’intégration de ressources dans un service de gériatrie hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation hospitalière à l'épreuve du temps du patient âgé : dyschronies des temporalités soignant-patient dans la relation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire "les dimensions du temps dans le développement des hommes et des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Economie et de Gestion de l'Ouest (LEGO), Mar 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Topics 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre normes professionnelles et personnelles des personnels soignants : Histoire d'une résistance ordinaire dans la relation de service aux patients âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et déterminants de la convivialité dans la vente directe à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Elderly Patients’ Identities through Healthcare Service Relationships: Toward a Guardian Conception of Vulnerable Publics’ Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités au prisme des représentations et des pratiques des organisations marchandes et non marchandes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites et perspectives des pratiques de gestion démocratique dans les Sociétés Coopératives d’Intérêt Collectif (SCIC) : une étude de cas dans le secteur des musiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres du GESS (Gestion des Entreprises Sociales et Solidaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations des patients âgés aux pratiques de gestion des soins : Vers une opportunité de co-production soignant-soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations des patients âgés aux pratiques de gestion des soins: vers une opportunité de coproduction soignant-soigné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Tours, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de convivialité : une application à la vente à domicile en réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers’ participation and initiative in emotionnaly-laden places : The Coin de Verre case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretive Consumer Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consommateur et les caisses automatiques : Pour une compréhension du processus d’adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation et attachement à un lieu commercial: le cas du Coin de Verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs équipent-ils leur jugement sur le commerce équitable ? Le cas de la boutique de commerce équitable Artisans du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axes futurs de la recherche en marketing, Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel de Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session &amp;quot;Hot Topics&amp;quot; : thèmes émergents en recherche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2012 : 28ème congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre permanence et (r)évolution : les finalités sociétales de la recherche française en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe DRM-ERMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations managériales des compétences du consommateur : la co-création de valeur est-elle toujours possible ? Le cas des consommateurs d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed glances on the Perception of Consumer Competencies within the Energy Sector: the Case of a French Energy Supplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Londres, United Kingdom. pp.316-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer participation in retailer service offerings: a proposed typology of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de l'EIRASS (European Institute of Retailing &amp; Services Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au boulot, cher client ! &amp;quot; Une approche interprétative de la participation ordinaire du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client &amp;quot; exécutant &amp;quot;, &amp;quot; assistant marketing &amp;quot;, &amp;quot; relais &amp;quot; ou &amp;quot; apporteur de solutions &amp;quot; : quel rôle veulent nous faire endosser les enseignes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Etienne Thil sur la Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Roubaix, France. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed Glances on the Perception of Consumer Competencies within the Energy Sector: The Case of a French Energy Supplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Consumer research EACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Londres, United Kingdom. pp.345-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard croisé sur les compétences du consommateur : vers une nouvelle typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Trend Marketing International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Université Ca'Foscari Venise, Jan 2010, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Knowledge Marketing, une voie applicative du Customer Empowerment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Congrès International des Tendances du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Université Ca'Foscari de Venise, Jan 2008, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover avec le Knowledge Marketing : 10 ème tendance conceptuelle en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées de Recherche en Marketing de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne LEG et CERMAB, Nov 2006, Dijon, France. pp.Session 12 50-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers’ participation to a commercial place as a circuit of and between practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Culture Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives des citoyennetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Bernier-Kheddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blin-Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS-Edition Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2024, VERSUS, 978-2-37687-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire participer les patients âgés à leur parcours de soin, est-ce toujours possible ? Une lecture par les représentations des soignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, consommation et marchés, H. Gorge (dir.), Editions EMS, Caen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Les SCIC, des « voix » de la transition écologique, économique et sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisons l'alternative !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.66-81, 2021, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.beji.2021.01.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir dans la durée le multi-sociétariat : quelles solutions sont pratiquées par les Sociétés coopératives d'intérêt collectif (SCIC) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure, éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-134, 2020, RESSOR - Réseau de formation et de recherches en économie sociale et solidaire (ESS) du Grand Est, 978-2-37496-104-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Alpha Agence du Crédit Agricole : les enjeux de la mise en place d'un dispositif de participation du client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS - Management et Société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37-54</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le cas des services - Recueil de cas en management et marketing des services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la participation des patients âgés à la relation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNEGE Médias Vidéos et Podcasts en Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats PICRI PAP SCIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse résultats ESADICAS- Etude socioanthropologique des dispositifs d'acculturation à la sobriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert-Demontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] NIMEC-CREM-IRG. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica C. Scarano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brodin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241241138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Scarano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03044323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t-Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadenat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.109.124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.91.107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.43.64" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benoit-Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.1-10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Batat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2010.00937.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EB43B26AEB673FA3D90484B946F218C2C2C2863/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Curbatov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louyot-Gallicher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana T.V. Teletska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihal Lakehal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reniou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682315v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505753v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pavlidis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466704v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.beji.2021.01.0066" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica C. Scarano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brodin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241241138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Scarano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03044323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t-Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadenat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.109.124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.91.107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.43.64" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benoit-Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.1-10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0175" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Batat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2010.00937.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EB43B26AEB673FA3D90484B946F218C2C2C2863/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Curbatov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louyot-Gallicher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana T.V. Teletska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihal Lakehal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reniou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682315v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pavlidis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466704v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.beji.2021.01.0066" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>