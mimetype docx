--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> audrey bonnemaizon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous consumer-to-consumer logistics: significant social practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica C. Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et pratiques de recherche sur les consommateurs pauvres : un état de l’art et un vade-mecum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701241241138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logistiques spontanées de consommateur à consommateur : des pratiques sociales signifiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica C. Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logistiques spontanées de consommateur à consommateur : des pratiques sociales signifiantes et dynamiques, Décisions Marketing, (rang 3 FNEGE ; rang B HCERES) ; accepté en décembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des tensions de normes chez les soignants dans la configuration des pratiques de soins avec les patients âgés vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue Européenne d’Économie et Management des Services 2022 – 1, n° 13, 2022 – 1 (n° 13), pp.151-174. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13090-1.p.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of carers' healthcare practices on the categorization of elderly patients as vulnerable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Services Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.604-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le temps du soignant rencontre les temporalités des personnes âgées vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Consommation &amp; Handicap, Volume 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des patients âgés à la relation de soins en question(s) : Une recherche dans un service hospitalier de gériatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (290), pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages de la démocratie dans les sociétés coopératives d’intérêt collectif (SCIC) au prisme du concept d’indétermination démocratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions démocratiques dans l'entreprise, printemps (35), pp.50-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie du statut à l’action : Etude de cas d’une SCIC dans le secteur des musiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture socio-technique des effets des systèmes d’encaissement automatique : quand la technologie reconfigure les relations sur le point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.109.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du client au sein d’un environnement commercial: exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (avril-juin), pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du client au sein d’un environnement commercial : exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.91-107. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.91.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction 2 du mini-dossier spécial de la revue Economies & Sociétés consacré à la thématique « Pauvreté et Consommation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au mini-dossier « Pauvreté, précarité et consommation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la recherche en marketing en France et point de vue des chercheurs sur les thématiques d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Numéro spécial « Marketing: enjeux et perspectives » "Les 20 ans de Décisions Marketing", 72, pp.43-64. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.072.43.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la co-production du client : comment les entreprises nous font-elles participer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation ordinaire : mieux comprendre le vécu du consommateur pour faciliter son adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoit-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 234, pp.151-166. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.234.1-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client «exécutant», «assistant marketing opérationnel», « relais» ou «apporteur de solutions»: Dis-moi ce que tu fais,je te dirai qui tu es!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoit-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (52), pp.175-193. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.052.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client &amp;quot; exécutant &amp;quot;, &amp;quot; assistant marketing opérationnel&amp;quot;, &amp;quot; relais &amp;quot; ou &amp;quot; apporteur de solutions &amp;quot; : Dis moi ce que tu fais, je te dirai qui tu es !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.175-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How competent are consumers? The case of the energy sector in Francei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1470-6431.2010.00937.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA « COMPETENCE DU CONSOMMATEUR » DANS LE RENOUVELLEMENT DES THEORIES DU MARKETING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana T.V. Teletska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais scientifiques de l'Université Taurida Vernadsky ; Ученые записки Таврического национального университета им. В.И. Вернадского</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (62) (3), pp.378-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMPÉTENCE DU CONSOMMATEUR : ÉTAT D'AVANCEMENT DE LA RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais scientifiques de l'Université Taurida Vernadsky ; Ученые записки Таврического национального университета им. В.И. Вернадского</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Economie et Gestion ; Экономика и управление, 23(62) (N°3), pp.338-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d’un rôle frontière au sein d’un programme national piloté par Santé Publique France : le cas des chargé.es d’étude du programme national de surveillance du mésothéliome pleural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État et les travailleur.ses. Employer, Réguler, Classer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Gestes (Groupement d'Intérêt Scientifique Groupe d'études sur le travail et la santé au travail), Feb 2026, La Plaine Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallier les difficultés des patient.es à exercer leurs droits à être indemnisé.es : le cas du rôle frontière des chargé.es d’études du programme national de surveillance du mésothéliome pleural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et Inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie/Réseau Thématique 19 – Santé, Médecine, Maladie, Handicap, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital comme espace liminal d'expériences de service de soins pour les patients âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ième Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agence du consommateur à l'épreuve des fonctionnalités des plateformes C to C : une comparaison entre les plateformes de vente et de rencontres en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtihal Lakehal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement des consommateurs-citoyens : motifs d’engagement et logiques de participation des ambassadeurs d’Enercoop Languedoc-Roussillon,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Normandes de Recherche sur la Consommation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment collectif au service de la TEES (transition écologique, économique et sociale) : quels facilitateurs, quels freins ? Le cas de collectifs citoyens de production d’énergie renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'Association Française du Marketing (AFM). "Mobilités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'afm, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des relations sociales entre les consommateurs au prisme du cadre d’usage des sites et applications de services de rencontre en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées Normandes de Recherche sur la Consommation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment collectif au service de la TEES (transition écologique, économique et sociale) : le cas de collectifs citoyens de production d’énergie renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontre du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire participer les patients âgés à la relation de soins? Une exploration des pratiques d’intégration de ressources dans un service de gériatrie hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation hospitalière à l'épreuve du temps du patient âgé : dyschronies des temporalités soignant-patient dans la relation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire "les dimensions du temps dans le développement des hommes et des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Economie et de Gestion de l'Ouest (LEGO), Mar 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Topics 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre normes professionnelles et personnelles des personnels soignants : Histoire d'une résistance ordinaire dans la relation de service aux patients âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et déterminants de la convivialité dans la vente directe à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Elderly Patients’ Identities through Healthcare Service Relationships: Toward a Guardian Conception of Vulnerable Publics’ Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités au prisme des représentations et des pratiques des organisations marchandes et non marchandes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites et perspectives des pratiques de gestion démocratique dans les Sociétés Coopératives d’Intérêt Collectif (SCIC) : une étude de cas dans le secteur des musiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres du GESS (Gestion des Entreprises Sociales et Solidaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations des patients âgés aux pratiques de gestion des soins : Vers une opportunité de co-production soignant-soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations des patients âgés aux pratiques de gestion des soins: vers une opportunité de coproduction soignant-soigné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Tours, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de convivialité : une application à la vente à domicile en réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers’ participation and initiative in emotionnaly-laden places : The Coin de Verre case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretive Consumer Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consommateur et les caisses automatiques : Pour une compréhension du processus d’adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation et attachement à un lieu commercial: le cas du Coin de Verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs équipent-ils leur jugement sur le commerce équitable ? Le cas de la boutique de commerce équitable Artisans du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axes futurs de la recherche en marketing, Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel de Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session &amp;quot;Hot Topics&amp;quot; : thèmes émergents en recherche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2012 : 28ème congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre permanence et (r)évolution : les finalités sociétales de la recherche française en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe DRM-ERMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations managériales des compétences du consommateur : la co-création de valeur est-elle toujours possible ? Le cas des consommateurs d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed glances on the Perception of Consumer Competencies within the Energy Sector: the Case of a French Energy Supplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Londres, United Kingdom. pp.316-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer participation in retailer service offerings: a proposed typology of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de l'EIRASS (European Institute of Retailing &amp; Services Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au boulot, cher client ! &amp;quot; Une approche interprétative de la participation ordinaire du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client &amp;quot; exécutant &amp;quot;, &amp;quot; assistant marketing &amp;quot;, &amp;quot; relais &amp;quot; ou &amp;quot; apporteur de solutions &amp;quot; : quel rôle veulent nous faire endosser les enseignes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Etienne Thil sur la Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Roubaix, France. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed Glances on the Perception of Consumer Competencies within the Energy Sector: The Case of a French Energy Supplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Consumer research EACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Londres, United Kingdom. pp.345-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard croisé sur les compétences du consommateur : vers une nouvelle typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Trend Marketing International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Université Ca'Foscari Venise, Jan 2010, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Knowledge Marketing, une voie applicative du Customer Empowerment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Congrès International des Tendances du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Université Ca'Foscari de Venise, Jan 2008, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover avec le Knowledge Marketing : 10 ème tendance conceptuelle en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées de Recherche en Marketing de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne LEG et CERMAB, Nov 2006, Dijon, France. pp.Session 12 50-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers’ participation to a commercial place as a circuit of and between practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Culture Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives des citoyennetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Bernier-Kheddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blin-Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS-Edition Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2024, VERSUS, 978-2-37687-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire participer les patients âgés à leur parcours de soin, est-ce toujours possible ? Une lecture par les représentations des soignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, consommation et marchés, H. Gorge (dir.), Editions EMS, Caen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Les SCIC, des « voix » de la transition écologique, économique et sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisons l'alternative !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.66-81, 2021, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.beji.2021.01.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir dans la durée le multi-sociétariat : quelles solutions sont pratiquées par les Sociétés coopératives d'intérêt collectif (SCIC) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure, éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-134, 2020, RESSOR - Réseau de formation et de recherches en économie sociale et solidaire (ESS) du Grand Est, 978-2-37496-104-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Alpha Agence du Crédit Agricole : les enjeux de la mise en place d'un dispositif de participation du client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS - Management et Société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37-54</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le cas des services - Recueil de cas en management et marketing des services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la participation des patients âgés à la relation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNEGE Médias Vidéos et Podcasts en Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats PICRI PAP SCIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse résultats ESADICAS- Etude socioanthropologique des dispositifs d'acculturation à la sobriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert-Demontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] NIMEC-CREM-IRG. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> audrey bonnemaizon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et pratiques de recherche sur les consommateurs pauvres : un état de l’art et un vade-mecum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701241241138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logistiques spontanées de consommateur à consommateur : des pratiques sociales signifiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica C. Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous consumer-to-consumer logistics: significant social practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica C. Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logistiques spontanées de consommateur à consommateur : des pratiques sociales signifiantes et dynamiques, Décisions Marketing, (rang 3 FNEGE ; rang B HCERES) ; accepté en décembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des tensions de normes chez les soignants dans la configuration des pratiques de soins avec les patients âgés vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue Européenne d’Économie et Management des Services 2022 – 1, n° 13, 2022 – 1 (n° 13), pp.151-174. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13090-1.p.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of carers' healthcare practices on the categorization of elderly patients as vulnerable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Services Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.604-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le temps du soignant rencontre les temporalités des personnes âgées vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Consommation &amp; Handicap, Volume 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des patients âgés à la relation de soins en question(s) : Une recherche dans un service hospitalier de gériatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (290), pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages de la démocratie dans les sociétés coopératives d’intérêt collectif (SCIC) au prisme du concept d’indétermination démocratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions démocratiques dans l'entreprise, printemps (35), pp.50-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie du statut à l’action : Etude de cas d’une SCIC dans le secteur des musiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture socio-technique des effets des systèmes d’encaissement automatique : quand la technologie reconfigure les relations sur le point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.109.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du client au sein d’un environnement commercial: exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (avril-juin), pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du client au sein d’un environnement commercial : exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.91-107. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.91.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction 2 du mini-dossier spécial de la revue Economies & Sociétés consacré à la thématique « Pauvreté et Consommation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au mini-dossier « Pauvreté, précarité et consommation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la recherche en marketing en France et point de vue des chercheurs sur les thématiques d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Numéro spécial « Marketing: enjeux et perspectives » "Les 20 ans de Décisions Marketing", 72, pp.43-64. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.072.43.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la co-production du client : comment les entreprises nous font-elles participer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation ordinaire : mieux comprendre le vécu du consommateur pour faciliter son adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoit-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 234, pp.151-166. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.234.1-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client &amp;quot; exécutant &amp;quot;, &amp;quot; assistant marketing opérationnel&amp;quot;, &amp;quot; relais &amp;quot; ou &amp;quot; apporteur de solutions &amp;quot; : Dis moi ce que tu fais, je te dirai qui tu es !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.175-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client «exécutant», «assistant marketing opérationnel», « relais» ou «apporteur de solutions»: Dis-moi ce que tu fais,je te dirai qui tu es!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoit-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (52), pp.175-193. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.052.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How competent are consumers? The case of the energy sector in Francei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1470-6431.2010.00937.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA « COMPETENCE DU CONSOMMATEUR » DANS LE RENOUVELLEMENT DES THEORIES DU MARKETING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana T.V. Teletska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais scientifiques de l'Université Taurida Vernadsky ; Ученые записки Таврического национального университета им. В.И. Вернадского</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (62) (3), pp.378-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMPÉTENCE DU CONSOMMATEUR : ÉTAT D'AVANCEMENT DE LA RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais scientifiques de l'Université Taurida Vernadsky ; Ученые записки Таврического национального университета им. В.И. Вернадского</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Economie et Gestion ; Экономика и управление, 23(62) (N°3), pp.338-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d’un rôle frontière au sein d’un programme national piloté par Santé Publique France : le cas des chargé.es d’étude du programme national de surveillance du mésothéliome pleural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État et les travailleur.ses. Employer, Réguler, Classer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Gestes (Groupement d'Intérêt Scientifique Groupe d'études sur le travail et la santé au travail), Feb 2026, La Plaine Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallier les difficultés des patient.es à exercer leurs droits à être indemnisé.es : le cas du rôle frontière des chargé.es d’études du programme national de surveillance du mésothéliome pleural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et Inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie/Réseau Thématique 19 – Santé, Médecine, Maladie, Handicap, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agence du consommateur à l'épreuve des fonctionnalités des plateformes C to C : une comparaison entre les plateformes de vente et de rencontres en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtihal Lakehal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital comme espace liminal d'expériences de service de soins pour les patients âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ième Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement des consommateurs-citoyens : motifs d’engagement et logiques de participation des ambassadeurs d’Enercoop Languedoc-Roussillon,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Normandes de Recherche sur la Consommation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment collectif au service de la TEES (transition écologique, économique et sociale) : quels facilitateurs, quels freins ? Le cas de collectifs citoyens de production d’énergie renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'Association Française du Marketing (AFM). "Mobilités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'afm, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des relations sociales entre les consommateurs au prisme du cadre d’usage des sites et applications de services de rencontre en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées Normandes de Recherche sur la Consommation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment collectif au service de la TEES (transition écologique, économique et sociale) : le cas de collectifs citoyens de production d’énergie renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontre du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire participer les patients âgés à la relation de soins? Une exploration des pratiques d’intégration de ressources dans un service de gériatrie hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation hospitalière à l'épreuve du temps du patient âgé : dyschronies des temporalités soignant-patient dans la relation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire "les dimensions du temps dans le développement des hommes et des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Economie et de Gestion de l'Ouest (LEGO), Mar 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Topics 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et déterminants de la convivialité dans la vente directe à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre normes professionnelles et personnelles des personnels soignants : Histoire d'une résistance ordinaire dans la relation de service aux patients âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Elderly Patients’ Identities through Healthcare Service Relationships: Toward a Guardian Conception of Vulnerable Publics’ Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités au prisme des représentations et des pratiques des organisations marchandes et non marchandes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites et perspectives des pratiques de gestion démocratique dans les Sociétés Coopératives d’Intérêt Collectif (SCIC) : une étude de cas dans le secteur des musiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres du GESS (Gestion des Entreprises Sociales et Solidaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations des patients âgés aux pratiques de gestion des soins : Vers une opportunité de co-production soignant-soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations des patients âgés aux pratiques de gestion des soins: vers une opportunité de coproduction soignant-soigné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Tours, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de convivialité : une application à la vente à domicile en réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers’ participation and initiative in emotionnaly-laden places : The Coin de Verre case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretive Consumer Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consommateur et les caisses automatiques : Pour une compréhension du processus d’adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation et attachement à un lieu commercial: le cas du Coin de Verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs équipent-ils leur jugement sur le commerce équitable ? Le cas de la boutique de commerce équitable Artisans du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axes futurs de la recherche en marketing, Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel de Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session &amp;quot;Hot Topics&amp;quot; : thèmes émergents en recherche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2012 : 28ème congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre permanence et (r)évolution : les finalités sociétales de la recherche française en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe DRM-ERMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer participation in retailer service offerings: a proposed typology of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de l'EIRASS (European Institute of Retailing &amp; Services Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations managériales des compétences du consommateur : la co-création de valeur est-elle toujours possible ? Le cas des consommateurs d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed glances on the Perception of Consumer Competencies within the Energy Sector: the Case of a French Energy Supplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Londres, United Kingdom. pp.316-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au boulot, cher client ! &amp;quot; Une approche interprétative de la participation ordinaire du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client &amp;quot; exécutant &amp;quot;, &amp;quot; assistant marketing &amp;quot;, &amp;quot; relais &amp;quot; ou &amp;quot; apporteur de solutions &amp;quot; : quel rôle veulent nous faire endosser les enseignes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Etienne Thil sur la Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Roubaix, France. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed Glances on the Perception of Consumer Competencies within the Energy Sector: The Case of a French Energy Supplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Consumer research EACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Londres, United Kingdom. pp.345-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard croisé sur les compétences du consommateur : vers une nouvelle typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Trend Marketing International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Université Ca'Foscari Venise, Jan 2010, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Knowledge Marketing, une voie applicative du Customer Empowerment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Congrès International des Tendances du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Université Ca'Foscari de Venise, Jan 2008, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover avec le Knowledge Marketing : 10 ème tendance conceptuelle en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées de Recherche en Marketing de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne LEG et CERMAB, Nov 2006, Dijon, France. pp.Session 12 50-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers’ participation to a commercial place as a circuit of and between practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Culture Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives des citoyennetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Bernier-Kheddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blin-Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS-Edition Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2024, VERSUS, 978-2-37687-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire participer les patients âgés à leur parcours de soin, est-ce toujours possible ? Une lecture par les représentations des soignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, consommation et marchés, H. Gorge (dir.), Editions EMS, Caen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Les SCIC, des « voix » de la transition écologique, économique et sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisons l'alternative !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.66-81, 2021, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.beji.2021.01.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir dans la durée le multi-sociétariat : quelles solutions sont pratiquées par les Sociétés coopératives d'intérêt collectif (SCIC) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure, éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-134, 2020, RESSOR - Réseau de formation et de recherches en économie sociale et solidaire (ESS) du Grand Est, 978-2-37496-104-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Alpha Agence du Crédit Agricole : les enjeux de la mise en place d'un dispositif de participation du client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS - Management et Société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37-54</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le cas des services - Recueil de cas en management et marketing des services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la participation des patients âgés à la relation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNEGE Médias Vidéos et Podcasts en Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats PICRI PAP SCIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse résultats ESADICAS- Etude socioanthropologique des dispositifs d'acculturation à la sobriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert-Demontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] NIMEC-CREM-IRG. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica C. Scarano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brodin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241241138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Scarano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03044323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t-Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadenat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.109.124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.91.107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.43.64" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benoit-Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.1-10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0175" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Batat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2010.00937.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EB43B26AEB673FA3D90484B946F218C2C2C2863/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Curbatov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louyot-Gallicher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana T.V. Teletska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihal Lakehal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reniou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682315v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pavlidis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466704v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.beji.2021.01.0066" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241241138" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica C. Scarano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Scarano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03044323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t-Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadenat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.109.124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.91.107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.43.64" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benoit-Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.1-10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Batat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2010.00937.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EB43B26AEB673FA3D90484B946F218C2C2C2863/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Curbatov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louyot-Gallicher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana T.V. Teletska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihal Lakehal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reniou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682315v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pavlidis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466704v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.beji.2021.01.0066" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>