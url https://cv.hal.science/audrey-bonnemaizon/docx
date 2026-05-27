--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> audrey bonnemaizon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et pratiques de recherche sur les consommateurs pauvres : un état de l’art et un vade-mecum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701241241138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logistiques spontanées de consommateur à consommateur : des pratiques sociales signifiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica C. Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous consumer-to-consumer logistics: significant social practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica C. Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logistiques spontanées de consommateur à consommateur : des pratiques sociales signifiantes et dynamiques, Décisions Marketing, (rang 3 FNEGE ; rang B HCERES) ; accepté en décembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des tensions de normes chez les soignants dans la configuration des pratiques de soins avec les patients âgés vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue Européenne d’Économie et Management des Services 2022 – 1, n° 13, 2022 – 1 (n° 13), pp.151-174. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13090-1.p.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of carers' healthcare practices on the categorization of elderly patients as vulnerable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Services Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.604-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le temps du soignant rencontre les temporalités des personnes âgées vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Consommation &amp; Handicap, Volume 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des patients âgés à la relation de soins en question(s) : Une recherche dans un service hospitalier de gériatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (290), pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages de la démocratie dans les sociétés coopératives d’intérêt collectif (SCIC) au prisme du concept d’indétermination démocratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions démocratiques dans l'entreprise, printemps (35), pp.50-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie du statut à l’action : Etude de cas d’une SCIC dans le secteur des musiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture socio-technique des effets des systèmes d’encaissement automatique : quand la technologie reconfigure les relations sur le point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.109.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du client au sein d’un environnement commercial: exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (avril-juin), pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du client au sein d’un environnement commercial : exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.91-107. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.91.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction 2 du mini-dossier spécial de la revue Economies & Sociétés consacré à la thématique « Pauvreté et Consommation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au mini-dossier « Pauvreté, précarité et consommation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la recherche en marketing en France et point de vue des chercheurs sur les thématiques d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Numéro spécial « Marketing: enjeux et perspectives » "Les 20 ans de Décisions Marketing", 72, pp.43-64. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.072.43.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la co-production du client : comment les entreprises nous font-elles participer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation ordinaire : mieux comprendre le vécu du consommateur pour faciliter son adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoit-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 234, pp.151-166. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.234.1-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client &amp;quot; exécutant &amp;quot;, &amp;quot; assistant marketing opérationnel&amp;quot;, &amp;quot; relais &amp;quot; ou &amp;quot; apporteur de solutions &amp;quot; : Dis moi ce que tu fais, je te dirai qui tu es !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.175-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client «exécutant», «assistant marketing opérationnel», « relais» ou «apporteur de solutions»: Dis-moi ce que tu fais,je te dirai qui tu es!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoit-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (52), pp.175-193. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.052.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How competent are consumers? The case of the energy sector in Francei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1470-6431.2010.00937.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA « COMPETENCE DU CONSOMMATEUR » DANS LE RENOUVELLEMENT DES THEORIES DU MARKETING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana T.V. Teletska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais scientifiques de l'Université Taurida Vernadsky ; Ученые записки Таврического национального университета им. В.И. Вернадского</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (62) (3), pp.378-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMPÉTENCE DU CONSOMMATEUR : ÉTAT D'AVANCEMENT DE LA RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais scientifiques de l'Université Taurida Vernadsky ; Ученые записки Таврического национального университета им. В.И. Вернадского</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Economie et Gestion ; Экономика и управление, 23(62) (N°3), pp.338-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d’un rôle frontière au sein d’un programme national piloté par Santé Publique France : le cas des chargé.es d’étude du programme national de surveillance du mésothéliome pleural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État et les travailleur.ses. Employer, Réguler, Classer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Gestes (Groupement d'Intérêt Scientifique Groupe d'études sur le travail et la santé au travail), Feb 2026, La Plaine Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallier les difficultés des patient.es à exercer leurs droits à être indemnisé.es : le cas du rôle frontière des chargé.es d’études du programme national de surveillance du mésothéliome pleural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et Inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie/Réseau Thématique 19 – Santé, Médecine, Maladie, Handicap, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agence du consommateur à l'épreuve des fonctionnalités des plateformes C to C : une comparaison entre les plateformes de vente et de rencontres en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtihal Lakehal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital comme espace liminal d'expériences de service de soins pour les patients âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ième Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement des consommateurs-citoyens : motifs d’engagement et logiques de participation des ambassadeurs d’Enercoop Languedoc-Roussillon,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Normandes de Recherche sur la Consommation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment collectif au service de la TEES (transition écologique, économique et sociale) : quels facilitateurs, quels freins ? Le cas de collectifs citoyens de production d’énergie renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'Association Française du Marketing (AFM). "Mobilités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'afm, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des relations sociales entre les consommateurs au prisme du cadre d’usage des sites et applications de services de rencontre en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées Normandes de Recherche sur la Consommation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment collectif au service de la TEES (transition écologique, économique et sociale) : le cas de collectifs citoyens de production d’énergie renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontre du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire participer les patients âgés à la relation de soins? Une exploration des pratiques d’intégration de ressources dans un service de gériatrie hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation hospitalière à l'épreuve du temps du patient âgé : dyschronies des temporalités soignant-patient dans la relation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire "les dimensions du temps dans le développement des hommes et des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Economie et de Gestion de l'Ouest (LEGO), Mar 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Topics 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et déterminants de la convivialité dans la vente directe à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre normes professionnelles et personnelles des personnels soignants : Histoire d'une résistance ordinaire dans la relation de service aux patients âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Elderly Patients’ Identities through Healthcare Service Relationships: Toward a Guardian Conception of Vulnerable Publics’ Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités au prisme des représentations et des pratiques des organisations marchandes et non marchandes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites et perspectives des pratiques de gestion démocratique dans les Sociétés Coopératives d’Intérêt Collectif (SCIC) : une étude de cas dans le secteur des musiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres du GESS (Gestion des Entreprises Sociales et Solidaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations des patients âgés aux pratiques de gestion des soins : Vers une opportunité de co-production soignant-soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations des patients âgés aux pratiques de gestion des soins: vers une opportunité de coproduction soignant-soigné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Tours, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de convivialité : une application à la vente à domicile en réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers’ participation and initiative in emotionnaly-laden places : The Coin de Verre case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretive Consumer Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consommateur et les caisses automatiques : Pour une compréhension du processus d’adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation et attachement à un lieu commercial: le cas du Coin de Verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs équipent-ils leur jugement sur le commerce équitable ? Le cas de la boutique de commerce équitable Artisans du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axes futurs de la recherche en marketing, Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel de Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session &amp;quot;Hot Topics&amp;quot; : thèmes émergents en recherche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2012 : 28ème congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre permanence et (r)évolution : les finalités sociétales de la recherche française en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe DRM-ERMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer participation in retailer service offerings: a proposed typology of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de l'EIRASS (European Institute of Retailing &amp; Services Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations managériales des compétences du consommateur : la co-création de valeur est-elle toujours possible ? Le cas des consommateurs d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed glances on the Perception of Consumer Competencies within the Energy Sector: the Case of a French Energy Supplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Londres, United Kingdom. pp.316-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au boulot, cher client ! &amp;quot; Une approche interprétative de la participation ordinaire du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client &amp;quot; exécutant &amp;quot;, &amp;quot; assistant marketing &amp;quot;, &amp;quot; relais &amp;quot; ou &amp;quot; apporteur de solutions &amp;quot; : quel rôle veulent nous faire endosser les enseignes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Etienne Thil sur la Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Roubaix, France. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed Glances on the Perception of Consumer Competencies within the Energy Sector: The Case of a French Energy Supplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Consumer research EACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Londres, United Kingdom. pp.345-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard croisé sur les compétences du consommateur : vers une nouvelle typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Trend Marketing International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Université Ca'Foscari Venise, Jan 2010, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Knowledge Marketing, une voie applicative du Customer Empowerment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Congrès International des Tendances du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Université Ca'Foscari de Venise, Jan 2008, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover avec le Knowledge Marketing : 10 ème tendance conceptuelle en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées de Recherche en Marketing de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne LEG et CERMAB, Nov 2006, Dijon, France. pp.Session 12 50-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers’ participation to a commercial place as a circuit of and between practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Culture Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives des citoyennetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Bernier-Kheddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blin-Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS-Edition Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2024, VERSUS, 978-2-37687-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire participer les patients âgés à leur parcours de soin, est-ce toujours possible ? Une lecture par les représentations des soignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, consommation et marchés, H. Gorge (dir.), Editions EMS, Caen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Les SCIC, des « voix » de la transition écologique, économique et sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisons l'alternative !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.66-81, 2021, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.beji.2021.01.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir dans la durée le multi-sociétariat : quelles solutions sont pratiquées par les Sociétés coopératives d'intérêt collectif (SCIC) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure, éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-134, 2020, RESSOR - Réseau de formation et de recherches en économie sociale et solidaire (ESS) du Grand Est, 978-2-37496-104-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Alpha Agence du Crédit Agricole : les enjeux de la mise en place d'un dispositif de participation du client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS - Management et Société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37-54</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le cas des services - Recueil de cas en management et marketing des services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la participation des patients âgés à la relation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNEGE Médias Vidéos et Podcasts en Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats PICRI PAP SCIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse résultats ESADICAS- Etude socioanthropologique des dispositifs d'acculturation à la sobriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert-Demontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] NIMEC-CREM-IRG. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> audrey bonnemaizon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous consumer-to-consumer logistics: significant social practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica C. Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et pratiques de recherche sur les consommateurs pauvres : un état de l’art et un vade-mecum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701241241138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logistiques spontanées de consommateur à consommateur : des pratiques sociales signifiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica C. Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logistiques spontanées de consommateur à consommateur : des pratiques sociales signifiantes et dynamiques, Décisions Marketing, (rang 3 FNEGE ; rang B HCERES) ; accepté en décembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des tensions de normes chez les soignants dans la configuration des pratiques de soins avec les patients âgés vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Service Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue Européenne d’Économie et Management des Services 2022 – 1, n° 13, 2022 – 1 (n° 13), pp.151-174. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13090-1.p.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of carers' healthcare practices on the categorization of elderly patients as vulnerable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Services Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.604-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des patients âgés à la relation de soins en question(s) : Une recherche dans un service hospitalier de gériatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (290), pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le temps du soignant rencontre les temporalités des personnes âgées vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Consommation &amp; Handicap, Volume 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages de la démocratie dans les sociétés coopératives d’intérêt collectif (SCIC) au prisme du concept d’indétermination démocratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions démocratiques dans l'entreprise, printemps (35), pp.50-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie du statut à l’action : Etude de cas d’une SCIC dans le secteur des musiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du client au sein d’un environnement commercial : exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.91-107. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.91.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture socio-technique des effets des systèmes d’encaissement automatique : quand la technologie reconfigure les relations sur le point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.109.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du client au sein d’un environnement commercial: exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (avril-juin), pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction 2 du mini-dossier spécial de la revue Economies & Sociétés consacré à la thématique « Pauvreté et Consommation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au mini-dossier « Pauvreté, précarité et consommation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la recherche en marketing en France et point de vue des chercheurs sur les thématiques d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Numéro spécial « Marketing: enjeux et perspectives » "Les 20 ans de Décisions Marketing", 72, pp.43-64. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.072.43.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la co-production du client : comment les entreprises nous font-elles participer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation ordinaire : mieux comprendre le vécu du consommateur pour faciliter son adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoit-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 234, pp.151-166. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.234.1-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client «exécutant», «assistant marketing opérationnel», « relais» ou «apporteur de solutions»: Dis-moi ce que tu fais,je te dirai qui tu es!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoit-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (52), pp.175-193. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.052.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client &amp;quot; exécutant &amp;quot;, &amp;quot; assistant marketing opérationnel&amp;quot;, &amp;quot; relais &amp;quot; ou &amp;quot; apporteur de solutions &amp;quot; : Dis moi ce que tu fais, je te dirai qui tu es !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.175-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How competent are consumers? The case of the energy sector in Francei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1470-6431.2010.00937.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA « COMPETENCE DU CONSOMMATEUR » DANS LE RENOUVELLEMENT DES THEORIES DU MARKETING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana T.V. Teletska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais scientifiques de l'Université Taurida Vernadsky ; Ученые записки Таврического национального университета им. В.И. Вернадского</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (62) (3), pp.378-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMPÉTENCE DU CONSOMMATEUR : ÉTAT D'AVANCEMENT DE LA RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais scientifiques de l'Université Taurida Vernadsky ; Ученые записки Таврического национального университета им. В.И. Вернадского</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Economie et Gestion ; Экономика и управление, 23(62) (N°3), pp.338-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d’un rôle frontière au sein d’un programme national piloté par Santé Publique France : le cas des chargé.es d’étude du programme national de surveillance du mésothéliome pleural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État et les travailleur.ses. Employer, Réguler, Classer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Gestes (Groupement d'Intérêt Scientifique Groupe d'études sur le travail et la santé au travail), Feb 2026, La Plaine Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallier les difficultés des patient.es à exercer leurs droits à être indemnisé.es : le cas du rôle frontière des chargé.es d’études du programme national de surveillance du mésothéliome pleural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et Inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie/Réseau Thématique 19 – Santé, Médecine, Maladie, Handicap, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital comme espace liminal d'expériences de service de soins pour les patients âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ième Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agence du consommateur à l'épreuve des fonctionnalités des plateformes C to C : une comparaison entre les plateformes de vente et de rencontres en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtihal Lakehal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement des consommateurs-citoyens : motifs d’engagement et logiques de participation des ambassadeurs d’Enercoop Languedoc-Roussillon,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Normandes de Recherche sur la Consommation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment collectif au service de la TEES (transition écologique, économique et sociale) : le cas de collectifs citoyens de production d’énergie renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontre du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment collectif au service de la TEES (transition écologique, économique et sociale) : quels facilitateurs, quels freins ? Le cas de collectifs citoyens de production d’énergie renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'Association Française du Marketing (AFM). "Mobilités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'afm, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des relations sociales entre les consommateurs au prisme du cadre d’usage des sites et applications de services de rencontre en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées Normandes de Recherche sur la Consommation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire participer les patients âgés à la relation de soins? Une exploration des pratiques d’intégration de ressources dans un service de gériatrie hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation hospitalière à l'épreuve du temps du patient âgé : dyschronies des temporalités soignant-patient dans la relation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire "les dimensions du temps dans le développement des hommes et des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Economie et de Gestion de l'Ouest (LEGO), Mar 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Topics 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations des patients âgés aux pratiques de gestion des soins: vers une opportunité de coproduction soignant-soigné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Tours, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de convivialité : une application à la vente à domicile en réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre normes professionnelles et personnelles des personnels soignants : Histoire d'une résistance ordinaire dans la relation de service aux patients âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et déterminants de la convivialité dans la vente directe à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Elderly Patients’ Identities through Healthcare Service Relationships: Toward a Guardian Conception of Vulnerable Publics’ Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités au prisme des représentations et des pratiques des organisations marchandes et non marchandes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites et perspectives des pratiques de gestion démocratique dans les Sociétés Coopératives d’Intérêt Collectif (SCIC) : une étude de cas dans le secteur des musiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres du GESS (Gestion des Entreprises Sociales et Solidaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations des patients âgés aux pratiques de gestion des soins : Vers une opportunité de co-production soignant-soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers’ participation and initiative in emotionnaly-laden places : The Coin de Verre case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretive Consumer Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation et attachement à un lieu commercial: le cas du Coin de Verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs équipent-ils leur jugement sur le commerce équitable ? Le cas de la boutique de commerce équitable Artisans du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consommateur et les caisses automatiques : Pour une compréhension du processus d’adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axes futurs de la recherche en marketing, Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel de Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session &amp;quot;Hot Topics&amp;quot; : thèmes émergents en recherche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2012 : 28ème congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre permanence et (r)évolution : les finalités sociétales de la recherche française en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe DRM-ERMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations managériales des compétences du consommateur : la co-création de valeur est-elle toujours possible ? Le cas des consommateurs d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed glances on the Perception of Consumer Competencies within the Energy Sector: the Case of a French Energy Supplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Londres, United Kingdom. pp.316-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer participation in retailer service offerings: a proposed typology of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de l'EIRASS (European Institute of Retailing &amp; Services Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au boulot, cher client ! &amp;quot; Une approche interprétative de la participation ordinaire du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client &amp;quot; exécutant &amp;quot;, &amp;quot; assistant marketing &amp;quot;, &amp;quot; relais &amp;quot; ou &amp;quot; apporteur de solutions &amp;quot; : quel rôle veulent nous faire endosser les enseignes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Etienne Thil sur la Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Roubaix, France. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed Glances on the Perception of Consumer Competencies within the Energy Sector: The Case of a French Energy Supplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Consumer research EACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Londres, United Kingdom. pp.345-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard croisé sur les compétences du consommateur : vers une nouvelle typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Trend Marketing International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Université Ca'Foscari Venise, Jan 2010, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Knowledge Marketing, une voie applicative du Customer Empowerment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louyot-Gallicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Congrès International des Tendances du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Université Ca'Foscari de Venise, Jan 2008, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover avec le Knowledge Marketing : 10 ème tendance conceptuelle en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Curbatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées de Recherche en Marketing de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne LEG et CERMAB, Nov 2006, Dijon, France. pp.Session 12 50-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers’ participation to a commercial place as a circuit of and between practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Culture Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives des citoyennetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Bernier-Kheddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blin-Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS-Edition Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2024, VERSUS, 978-2-37687-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire participer les patients âgés à leur parcours de soin, est-ce toujours possible ? Une lecture par les représentations des soignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, consommation et marchés, H. Gorge (dir.), Editions EMS, Caen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Les SCIC, des « voix » de la transition écologique, économique et sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisons l'alternative !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.66-81, 2021, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.beji.2021.01.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir dans la durée le multi-sociétariat : quelles solutions sont pratiquées par les Sociétés coopératives d'intérêt collectif (SCIC) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure, éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-134, 2020, RESSOR - Réseau de formation et de recherches en économie sociale et solidaire (ESS) du Grand Est, 978-2-37496-104-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Alpha Agence du Crédit Agricole : les enjeux de la mise en place d'un dispositif de participation du client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS - Management et Société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37-54</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le cas des services - Recueil de cas en management et marketing des services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la participation des patients âgés à la relation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Josion-Portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNEGE Médias Vidéos et Podcasts en Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats PICRI PAP SCIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse résultats ESADICAS- Etude socioanthropologique des dispositifs d'acculturation à la sobriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert-Demontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] NIMEC-CREM-IRG. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241241138" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica C. Scarano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Scarano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03044323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t-Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadenat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.109.124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.91.107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.43.64" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benoit-Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.1-10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Batat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2010.00937.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EB43B26AEB673FA3D90484B946F218C2C2C2863/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Curbatov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louyot-Gallicher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana T.V. Teletska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihal Lakehal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reniou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682315v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pavlidis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466704v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.beji.2021.01.0066" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica C. Scarano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brodin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241241138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Scarano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03044323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938922v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.91.107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t-Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadenat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.109.124" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.43.64" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benoit-Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.1-10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0175" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Batat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2010.00937.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EB43B26AEB673FA3D90484B946F218C2C2C2863/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Curbatov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louyot-Gallicher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana T.V. Teletska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihal Lakehal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332206v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reniou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630920v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682315v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pavlidis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466704v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.beji.2021.01.0066" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>