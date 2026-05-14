--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -124,299 +124,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle orientation scolaire pour les jeunes primo-migrants allophones ? Un état de la question</w:t>
+                <w:t xml:space="preserve">L’autonomie des élèves : variable organisationnelle ou objectif pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
+                <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Boulin</w:t>
+                <w:t xml:space="preserve">Célia Cyrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Persini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofia Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388531v1</w:t>
+                <w:t xml:space="preserve">hal-04314901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autonomie des élèves : variable organisationnelle ou objectif pédagogique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quelle orientation scolaire pour les jeunes primo-migrants allophones ? Un état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Monceau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Persini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, HS 8, pp.5-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.6613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314901v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards de jeunes sur leur orientation scolaire : une analyse de l'agentivité de fin de collège d'élèves primo-migrants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Armagnague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, HS 8, pp. 47-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -450,51 +450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du métier de collégien. Points de vue d’élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -566,51 +566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser en classe la « langue d’origine » des élèves primo-migrants : des effets ambivalents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtena Armagnague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 89, pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -648,51 +648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La règle du jeu. Des collégiens entre normes partagées et interprétations divergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 213, pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -717,51 +717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration en internat d’excellence : de l’objectif annoncé par le personnel scolaire à l’expérience tumultueuse des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 81, pp.251-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -780,230 +780,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agir enseignant vu par des collégiens : entre doxas et expertise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les spécificités des politiques de l’adolescence. Réflexions à partir d’une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.13-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086540v1</w:t>
+                <w:t xml:space="preserve">hal-03131809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les spécificités des politiques de l’adolescence. Réflexions à partir d’une revue de littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’agir enseignant vu par des collégiens : entre doxas et expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.2987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131809v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Internato Escolar : limites e paradoxos de uma instituição total</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educaçao &amp; Realidade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (4), pp.985-1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1028,51 +1028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les adolescents habitent l'internat d'excellence...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 179, pp.110-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1097,51 +1097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les internats d'excellence : un nouveau rapport à l'adolescence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25, pp.117-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1166,51 +1166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amis ou l’École : faut-il vraiment choisir ? Inscription en internat d'excellence et sociabilité adolescente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70, pp.7-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1235,51 +1235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les internats d’excellence : la construction d’un dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36, pp.61-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1336,64 +1336,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orientation des jeunes primo-migrants allophones en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cahiers sur l'éducation et les savoirs, Hors série 8, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1403,104 +1403,104 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la robustesse d’un dispositif pédagogique tient à l’agencement d’intérêts pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1558,167 +1558,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le personnel scolaire en internat d’excellence face à l’occultation officielle de l’origine ethnique : un discours intégrateur malmené par la réalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Garnier B., Derouet J-L, Malet R. (dir.). </w:t>
+              <w:t xml:space="preserve">éditions du Cygne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés inclusives et reconnaissance des diversités : le nouveau défi des politiques d’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.196-212, 2020</w:t>
+              <w:t xml:space="preserve">Jeunesses populaires en ligne. Enquête sur les « nouvelles » sociabilités numériques des jeunes de cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132027v1</w:t>
+                <w:t xml:space="preserve">hal-05620036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le personnel scolaire en internat d’excellence face à l’occultation officielle de l’origine ethnique : un discours intégrateur malmené par la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier B., Derouet J-L, Malet R. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés inclusives et reconnaissance des diversités : le nouveau défi des politiques d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.196-212, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’internat d’excellence : Des représentations et attentes des élèves aux effets sur leurs parcours scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danic I., Fontar B., Grimault-Leprince A., Le Mentec M., David O. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.259-274, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1728,1854 +1814,1854 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner pour partager son expérience dans un dispositif d'accompagnement au travail personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Boulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Célia Cyrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’image comme objet d’étude et comme instrument de recherche sur l’enfance et la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREF EMA, Nov 2024, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ça commençait à devenir plan-plan” : analyse de l'engagement d'enseignants dans un dispositif d'EAC au prisme de la trajectoire professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter-Congrès Aref « Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Travailler ensemble” : entre prescriptions officielles et complexité de la collaboration. L’exemple d’un dispositif d’aide au travail personnel dans une “Cité éducative” française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">“Seule, je n’aurai pas la force…” Bien-être des enseignants et division du travail éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Travailler ensemble : recomposition et émergence des activités des professionnel·le·s en direction des jeunes », 89ème Congrès de l’ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, LAVAL, Canada</w:t>
+              <w:t xml:space="preserve">Congrès international de l’AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074202v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Seule, je n’aurai pas la force…” Bien-être des enseignants et division du travail éducatif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">“Travailler ensemble” : entre prescriptions officielles et complexité de la collaboration. L’exemple d’un dispositif d’aide au travail personnel dans une “Cité éducative” française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l’AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque « Travailler ensemble : recomposition et émergence des activités des professionnel·le·s en direction des jeunes », 89ème Congrès de l’ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, LAVAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074190v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation : notion et incarnation au sein des cités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryan Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des politiques éducatives territorialisées aux cités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau scientifique national Cités Educatives et Recherches en Education, Oct 2022, La courneuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orientation scolaire des jeunes primo-migrants en fin de troisième : une étude des agentivités juvéniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise(s) en éducation et en formation dans un monde globalisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Créteil (Université Paris-Est Créteil), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les sens donnés à l’autonomie dans un dispositif d’accompagnement au travail personnel de l'élève par les différents acteurs impliqués ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Boulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Célia Cyrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Ecole Familles, REF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Namur, Réseau "Education et Formation), Jul 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission « totale » de l'enseignant d'UPE2A et la réorganisation du travail pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "L’éducation en situation migratoire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Suresnes, INS HEA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture de la thèse. Retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral du laboratoire ÉMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards de jeunes primo-migrants sur leur orientation scolaire, une analyse des subjectivités juvéniles à l’école</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les gestes professionnels des enseignants vus par les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’orientation scolaire des élèves migrants dans le système éducatif français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Université Paris Descartes, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140858v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gestes professionnels des enseignants vus par les élèves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Regards de jeunes primo-migrants sur leur orientation scolaire, une analyse des subjectivités juvéniles à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtena Armagnague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Université Paris Descartes, Paris, France</w:t>
+              <w:t xml:space="preserve">L’orientation scolaire des élèves migrants dans le système éducatif français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140860v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un croisement de méthodes qualitatives pour une compréhension de l'expérience scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire épistémologie du laboratoire ÉMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être un migrant au collège : une jeunesse sous l’emprise de la catégorisation institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtena Armagnague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revers de la « bienveillance ». Analyse de l’orientation de jeunes primo-migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtena Armagnague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les inégalités dans l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les collégiens analysent la classe à l’aune du « métier d’élève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orientation scolaire des jeunes migrants ou l’enjeu d’une construction décisionnelle ambiguë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtena Armagnague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentiation et différentialisme au cœur des pratiques scolaires auprès des enfants migrants en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les adolescent.e.s dans les politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Racisme et discrimination raciale, de l’école à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Adolescence et entrée dans l'âge adulte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132166v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adolescent.e.s dans les politiques publiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Différentiation et différentialisme au cœur des pratiques scolaires auprès des enfants migrants en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtena Armagnague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence et entrée dans l'âge adulte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Racisme et discrimination raciale, de l’école à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132155v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaître en classe les langues d’origine : une démarche enseignante ambivalente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtena Armagnague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Rencontre du Réseau International Éducation et Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coéducation, un perpétuel objet de tension ? Les familles face à la réforme des rythmes scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS (Association Française de Sociologie), Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01655084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards de collégiens sur des gestes d’enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENJEUX, DÉBATS ET PERSPECTIVES : 50 ANS DE SCIENCES DE L'ÉDUCATION Caen, 18-20 octobre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnels éducatifs en internat d’excellence face à l’occultation officielle de l’origine culturelle : Un discours intégrateur malmené par la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité culturelle et citoyenneté : Enjeux éducatifs à l'heure de la globalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3585,371 +3671,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Recherche-Évaluation. PEGASE : Programme Expérimental de Généralisation des Arts à l'École.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieynébou Fofana-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Bortolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.fondationcarasso.org/art-citoyen/generaliser-leducation-artistique-et-culturelle-a-lecole/. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Recherche Educinclu : Éducation inclusive des enfants et jeunes primomigrants : Élèves et professionnels du champ éducatif face aux enjeux de l’inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtena Armagnague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iona Baneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cossée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Henri Aigueperse. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction territoriale d'une offre périscolaire dans le département de la Côte d'Or : les familles, les collectivités et la réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Région Bourgogne Franche-Comté. 2017, 107 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01687283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4096,51 +4182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Persini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6613" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314901v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hachemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04425812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Armagnague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6678" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14364" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3B31CNM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2987" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guigue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/collaborer-pour-et-avec-les-jeunes-normes-et-pratiques-professionnelles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.37078363.7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03132027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314926v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Genet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132174v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieyn&#233;bou Fofana-Ballester" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Baneux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beriet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Casta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hachemi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Persini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6613" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04425812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Armagnague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6678" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14364" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3B31CNM7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2987" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guigue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/collaborer-pour-et-avec-les-jeunes-normes-et-pratiques-professionnelles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.37078363.7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03132027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Genet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132199v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132160v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436281v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieyn&#233;bou Fofana-Ballester" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Baneux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beriet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Casta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>