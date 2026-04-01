--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audrey Brouillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">chercheure en contrat post-doctoral</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClimBurst: A Novel Method to Detect Climatological Anomalies Over Time and Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (19), pp.e2025GL117095. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025gl117095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malnutrition and Climate in Niger: Findings from Climate Indices and Crop Yield Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barriquault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lavarenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montira Pongsiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (4), pp.551. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph22040551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple climate-related stressors in the tropics and beneficial changes in northern latitudes will mostly have emerged before 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.e0293551. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0293551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05128384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock exposure to future cumulated climate-related stressors in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.2698. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-22544-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION OF MATRIX PROFILE TECHNIQUES TO DETECT INSIGHTFUL DISCORDS IN CLIMATE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Soft Computing, Artificial Intelligence and Applications (IJSCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijscai.2021.11201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More perceived but not faster evolution of heat stress than temperature extremes in the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Joussaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162 (2), pp.527-544. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-020-02752-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Role of the Relative Humidity in the Co‐Occurrence of Temperature and Heat Stress Extremes in CMIP5 Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie N Joussaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (20), pp.11435-11443. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Data Seasonality and Matrix Profile for Anomaly Detection: Application to Climate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9572, Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClimBurst: A Dynamic Visualization Tool to Display Climatological Anomalies over Time and Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2025 - 34th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2025, Seoul, South Korea. pp.6629-6633, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746252.3761466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web portal dedicated to climate change impact studies in the Global South: ClimatSuds.ird.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola A. Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansoumana Bodian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04875765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribution and impacts of excessive rainfall and drought on maize yields in low-inputs systems using crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgMIP9 - Modeling the Future of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgMIP, Jun 2023, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROMINENT DISCORD DISCOVERY WITH MATRIX PROFILE : APPLICATION TO CLIMATE DATA INSIGHTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Networks &amp; Communications (CoNeCo 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock exposure to future cumulated climate-related stressors in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online /Vienna), Austria. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prominent discords in climate data through matrix profile techniques: detecting emerging long term pattern changes and anomalous events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGu general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulated worst and best cases projected climate-related cross-sectoral risks will all have emerged before 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-sectoral ISIMIP and PROCLIAS Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PROCLIAS, May 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of multisectoral impacts of the global warming during the 21st century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online /Vienna), Austria. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More perceived but not faster evolution of heat stress than temperature extremes in the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Joussaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online /Vienna), Austria. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple climate-related risks in the tropics and benefits in northern latitudes will all have emerged before 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ranking of variable length discords through a hybrid outlier detection approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des extrêmes de température et de stress thermique au 21ème siècle : cooccurrence, vitesses relatives et implications sur la perception du réchauffement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climatologie. Université Paris-Saclay, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPASV015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03104239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre & Univers - Extrêmes de chaleur et changement climatique : chaud devant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n°415</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audrey Brouillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">chercheure en contrat post-doctoral</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple climate-related stressors in the tropics and beneficial changes in northern latitudes will mostly have emerged before 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.e0293551. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0293551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05128384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malnutrition and Climate in Niger: Findings from Climate Indices and Crop Yield Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barriquault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lavarenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montira Pongsiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (4), pp.551. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph22040551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClimBurst: A Novel Method to Detect Climatological Anomalies Over Time and Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (19), pp.e2025GL117095. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025gl117095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock exposure to future cumulated climate-related stressors in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.2698. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-22544-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION OF MATRIX PROFILE TECHNIQUES TO DETECT INSIGHTFUL DISCORDS IN CLIMATE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Soft Computing, Artificial Intelligence and Applications (IJSCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijscai.2021.11201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More perceived but not faster evolution of heat stress than temperature extremes in the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Joussaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162 (2), pp.527-544. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-020-02752-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Role of the Relative Humidity in the Co‐Occurrence of Temperature and Heat Stress Extremes in CMIP5 Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie N Joussaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (20), pp.11435-11443. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Data Seasonality and Matrix Profile for Anomaly Detection: Application to Climate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9572, Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClimBurst: A Dynamic Visualization Tool to Display Climatological Anomalies over Time and Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2025 - 34th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2025, Seoul, South Korea. pp.6629-6633, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746252.3761466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web portal dedicated to climate change impact studies in the Global South: ClimatSuds.ird.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola A. Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansoumana Bodian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04875765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribution and impacts of excessive rainfall and drought on maize yields in low-inputs systems using crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgMIP9 - Modeling the Future of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgMIP, Jun 2023, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROMINENT DISCORD DISCOVERY WITH MATRIX PROFILE : APPLICATION TO CLIMATE DATA INSIGHTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Networks &amp; Communications (CoNeCo 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock exposure to future cumulated climate-related stressors in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online /Vienna), Austria. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prominent discords in climate data through matrix profile techniques: detecting emerging long term pattern changes and anomalous events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGu general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulated worst and best cases projected climate-related cross-sectoral risks will all have emerged before 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-sectoral ISIMIP and PROCLIAS Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PROCLIAS, May 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of multisectoral impacts of the global warming during the 21st century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online /Vienna), Austria. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More perceived but not faster evolution of heat stress than temperature extremes in the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Joussaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online /Vienna), Austria. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple climate-related risks in the tropics and benefits in northern latitudes will all have emerged before 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ranking of variable length discords through a hybrid outlier detection approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des extrêmes de température et de stress thermique au 21ème siècle : cooccurrence, vitesses relatives et implications sur la perception du réchauffement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climatologie. Université Paris-Saclay, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPASV015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03104239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre & Univers - Extrêmes de chaleur et changement climatique : chaud devant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n°415</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379952v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117095" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019822v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barriquault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lavarenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montira Pongsiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22040551" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05128384v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293551" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22544-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Khansa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijscai.2021.11201" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02752-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N Joussaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04875765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A. Arias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9656" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03676025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03675963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9250" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16466" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8990" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03104239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASV015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05128384v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293551" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barriquault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lavarenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montira Pongsiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22040551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22544-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Khansa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijscai.2021.11201" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02752-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N Joussaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04875765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A. Arias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9656" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03676025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03675963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9250" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16466" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8990" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03104239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASV015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>