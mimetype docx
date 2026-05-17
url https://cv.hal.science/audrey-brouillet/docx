--- v1 (2026-04-01)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audrey Brouillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">chercheure en contrat post-doctoral</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple climate-related stressors in the tropics and beneficial changes in northern latitudes will mostly have emerged before 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.e0293551. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0293551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05128384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malnutrition and Climate in Niger: Findings from Climate Indices and Crop Yield Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barriquault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lavarenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montira Pongsiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (4), pp.551. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph22040551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClimBurst: A Novel Method to Detect Climatological Anomalies Over Time and Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (19), pp.e2025GL117095. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025gl117095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock exposure to future cumulated climate-related stressors in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.2698. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-22544-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION OF MATRIX PROFILE TECHNIQUES TO DETECT INSIGHTFUL DISCORDS IN CLIMATE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Soft Computing, Artificial Intelligence and Applications (IJSCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijscai.2021.11201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More perceived but not faster evolution of heat stress than temperature extremes in the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Joussaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162 (2), pp.527-544. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-020-02752-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Role of the Relative Humidity in the Co‐Occurrence of Temperature and Heat Stress Extremes in CMIP5 Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie N Joussaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (20), pp.11435-11443. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Data Seasonality and Matrix Profile for Anomaly Detection: Application to Climate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9572, Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClimBurst: A Dynamic Visualization Tool to Display Climatological Anomalies over Time and Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2025 - 34th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2025, Seoul, South Korea. pp.6629-6633, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746252.3761466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web portal dedicated to climate change impact studies in the Global South: ClimatSuds.ird.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola A. Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansoumana Bodian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04875765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribution and impacts of excessive rainfall and drought on maize yields in low-inputs systems using crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgMIP9 - Modeling the Future of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgMIP, Jun 2023, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROMINENT DISCORD DISCOVERY WITH MATRIX PROFILE : APPLICATION TO CLIMATE DATA INSIGHTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Networks &amp; Communications (CoNeCo 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock exposure to future cumulated climate-related stressors in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online /Vienna), Austria. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prominent discords in climate data through matrix profile techniques: detecting emerging long term pattern changes and anomalous events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGu general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulated worst and best cases projected climate-related cross-sectoral risks will all have emerged before 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-sectoral ISIMIP and PROCLIAS Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PROCLIAS, May 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of multisectoral impacts of the global warming during the 21st century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online /Vienna), Austria. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More perceived but not faster evolution of heat stress than temperature extremes in the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Joussaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online /Vienna), Austria. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple climate-related risks in the tropics and benefits in northern latitudes will all have emerged before 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ranking of variable length discords through a hybrid outlier detection approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des extrêmes de température et de stress thermique au 21ème siècle : cooccurrence, vitesses relatives et implications sur la perception du réchauffement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climatologie. Université Paris-Saclay, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPASV015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03104239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre & Univers - Extrêmes de chaleur et changement climatique : chaud devant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n°415</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audrey Brouillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">chercheure en contrat post-doctoral</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Data Seasonality and Matrix Profile for Anomaly Detection: Application to Climate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9572, Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClimBurst: A Dynamic Visualization Tool to Display Climatological Anomalies over Time and Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2025 - 34th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2025, Seoul, South Korea. pp.6629-6633, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746252.3761466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web portal dedicated to climate change impact studies in the Global South: ClimatSuds.ird.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola A. Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansoumana Bodian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04875765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribution and impacts of excessive rainfall and drought on maize yields in low-inputs systems using crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgMIP9 - Modeling the Future of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgMIP, Jun 2023, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROMINENT DISCORD DISCOVERY WITH MATRIX PROFILE : APPLICATION TO CLIMATE DATA INSIGHTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Networks &amp; Communications (CoNeCo 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock exposure to future cumulated climate-related stressors in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online /Vienna), Austria. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prominent discords in climate data through matrix profile techniques: detecting emerging long term pattern changes and anomalous events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGu general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulated worst and best cases projected climate-related cross-sectoral risks will all have emerged before 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-sectoral ISIMIP and PROCLIAS Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PROCLIAS, May 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of multisectoral impacts of the global warming during the 21st century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online /Vienna), Austria. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More perceived but not faster evolution of heat stress than temperature extremes in the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Joussaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online /Vienna), Austria. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malnutrition and Climate in Niger: Findings from Climate Indices and Crop Yield Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barriquault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lavarenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montira Pongsiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (4), pp.551. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph22040551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClimBurst: A Novel Method to Detect Climatological Anomalies Over Time and Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (19), pp.e2025GL117095. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025gl117095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple climate-related stressors in the tropics and beneficial changes in northern latitudes will mostly have emerged before 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.e0293551. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0293551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05128384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock exposure to future cumulated climate-related stressors in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.2698. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-22544-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION OF MATRIX PROFILE TECHNIQUES TO DETECT INSIGHTFUL DISCORDS IN CLIMATE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Soft Computing, Artificial Intelligence and Applications (IJSCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijscai.2021.11201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More perceived but not faster evolution of heat stress than temperature extremes in the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Joussaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162 (2), pp.527-544. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-020-02752-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Role of the Relative Humidity in the Co‐Occurrence of Temperature and Heat Stress Extremes in CMIP5 Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie N Joussaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (20), pp.11435-11443. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple climate-related risks in the tropics and benefits in northern latitudes will all have emerged before 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ranking of variable length discords through a hybrid outlier detection approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des extrêmes de température et de stress thermique au 21ème siècle : cooccurrence, vitesses relatives et implications sur la perception du réchauffement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climatologie. Université Paris-Saclay, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPASV015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03104239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre & Univers - Extrêmes de chaleur et changement climatique : chaud devant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n°415</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05128384v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293551" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barriquault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lavarenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montira Pongsiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22040551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22544-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Khansa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijscai.2021.11201" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02752-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N Joussaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04875765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A. Arias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9656" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03676025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03675963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9250" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16466" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8990" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03104239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASV015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04875765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A. Arias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9656" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03676025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Khansa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4486" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03675963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9250" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16466" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8990" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barriquault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lavarenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montira Pongsiri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22040551" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117095" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05128384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293551" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22544-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijscai.2021.11201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02752-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N Joussaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084156" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03104239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASV015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>