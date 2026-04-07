--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Functional Cellular Markers Related to Human Health, Frailty and Chronological Age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brown adipose tissue activity impacts systemic lactate clearance in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Montané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Brodeau</w:t>
+                <w:t xml:space="preserve">Damien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Joly</w:t>
+                <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Chekroun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Blase</w:t>
+                <w:t xml:space="preserve">Léana Porcher-Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.70153⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP288871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196072v1</w:t>
+                <w:t xml:space="preserve">hal-05278863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown adipose tissue activity impacts systemic lactate clearance in male mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Jeanson</w:t>
+                <w:t xml:space="preserve">Identification of Functional Cellular Markers Related to Human Health, Frailty and Chronological Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Brodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lagarde</w:t>
+                <w:t xml:space="preserve">Anaïs Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiro Khoury</w:t>
+                <w:t xml:space="preserve">Jean Nakhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léana Porcher-Bibes</w:t>
+                <w:t xml:space="preserve">Vincent Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (9), pp.e70153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/JP288871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acel.70153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05278863v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Multimodal Metabolomics to Early Predict Cognitive Decline Among Amyloid Positive Community-Dwelling Older Adults</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nakhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -655,64 +655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD36 Drives Metastasis and Relapse in Acute Myeloid Leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nakhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactate Fluxes and Plasticity of Adipose Tissues: A Redox Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuler les tissus adipeux bruns et beiges : un levier thérapeutique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Montané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,51 +1442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactate fluxes mediated by the monocarboxylate transporter-1 are key determinants of the metabolic activity of beige adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1576,51 +1576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lactate, substrat énergétique majeur, mais aussi molécule de signalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmani B.M. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (8), pp.1-20. </w:t>
@@ -1961,51 +1961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emerging roles of lactate as a redox substrate and signaling molecule in adipose tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3516,295 +3516,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSK phosphorylates SOS1 creating 14-3-3-docking sites and negatively regulating MAPK activation</w:t>
+                <w:t xml:space="preserve">An Enhanced Immune Response of Mclk1+/− Mutant Mice Is Associated with Partial Protection from Fibrosis, Cancer and the Development of Biomarkers of Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhurima Saha</w:t>
+                <w:t xml:space="preserve">Dantong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Carriere</w:t>
+                <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mujeeburahiman Cheerathodi</w:t>
+                <w:t xml:space="preserve">Catherine Argyriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaocui Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Lavoie</w:t>
+                <w:t xml:space="preserve">Danielle Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20120938⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e49606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059934v1</w:t>
+                <w:t xml:space="preserve">hal-03059932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced Immune Response of Mclk1+/− Mutant Mice Is Associated with Partial Protection from Fibrosis, Cancer and the Development of Biomarkers of Aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RSK phosphorylates SOS1 creating 14-3-3-docking sites and negatively regulating MAPK activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dantong Wang</w:t>
+                <w:t xml:space="preserve">Audrey Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Wang</w:t>
+                <w:t xml:space="preserve">Mujeeburahiman Cheerathodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Argyriou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Carrière</w:t>
+                <w:t xml:space="preserve">Xiaocui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Malo</w:t>
+                <w:t xml:space="preserve">Geneviève Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (11), pp.e49606. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 447 (1), pp.159-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20120938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059932v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing mitochondrial redox signaling: a key point in metabolic regulation.</w:t>
               </w:r>
@@ -3937,51 +3937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mTORC1-Activated S6K1 Phosphorylates Rictor on Threonine 1135 and Regulates mTORC2 Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Andre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,51 +4300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RSK factors of activating the Ras/MAPK signaling cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4515,429 +4515,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site specific changes of redox metabolism in adipose tissue of obese Zucker rats</w:t>
+                <w:t xml:space="preserve">Adipose Tissue Proadipogenic Redox Changes in Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Carriere</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Periquet</w:t>
+                <w:t xml:space="preserve">Christian Carpéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2006.10.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (18), pp.12682-12687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M506949200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059944v1</w:t>
+                <w:t xml:space="preserve">hal-03059949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Reactive Oxygen Species Are Required for Hypothalamic Glucose Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site specific changes of redox metabolism in adipose tissue of obese Zucker rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leloup</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Alquier</w:t>
+                <w:t xml:space="preserve">Brigitte Periquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db06-0086⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 580 (27), pp.6391-6398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2006.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059945v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose Tissue Proadipogenic Redox Changes in Obesity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvette Fernandez</w:t>
+                <w:t xml:space="preserve">Mitochondrial Reactive Oxygen Species Are Required for Hypothalamic Glucose Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Carpéné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille André</w:t>
+                <w:t xml:space="preserve">T. Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 281 (18), pp.12682-12687. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (7), pp.2084-2090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M506949200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db06-0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059949v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité et potentiel angiogénique des cellules des tissus adipeux : perspectives physiologiques et thérapeutiques</w:t>
               </w:r>
@@ -5612,277 +5612,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of systemic lactate fluxes by brown and beige adipose tissues</w:t>
+                <w:t xml:space="preserve">Global redox potential: A extracellular biomarker of cellular metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Montane</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Marion Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Montané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léana Porcher-Bibes</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KEYSTONE SYMPOSIA (CIRCULATING METABOLIC INTERMEDIATES AS FUELS AND SIGNALS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, UTAH, United States</w:t>
+              <w:t xml:space="preserve">35th ISE Topical Meeting - Electrochemistry for energy, environement and health: key challenges and enabling solutions (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, May 2023, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224738v1</w:t>
+                <w:t xml:space="preserve">hal-04707939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global redox potential: A extracellular biomarker of cellular metabolism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Regulation of systemic lactate fluxes by brown and beige adipose tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Montane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Carrière</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiro Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léana Porcher-Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th ISE Topical Meeting - Electrochemistry for energy, environement and health: key challenges and enabling solutions (2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, May 2023, Gold Coast, Australia</w:t>
+              <w:t xml:space="preserve">KEYSTONE SYMPOSIA (CIRCULATING METABOLIC INTERMEDIATES AS FUELS AND SIGNALS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, UTAH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707939v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5900,90 +5900,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactate Metabolism and Plasticity of Adipose Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Montane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6025,77 +6025,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactate Metabolism and Plasticity of Adipose Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Montane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6319,51 +6319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05520913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montan&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Alves de Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azala&#239;s Cros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2026.01.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05196072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brodeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chekroun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blase" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05278863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Porcher-Bibes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP288871" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04615498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glae077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Polley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-3682" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04266619v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Escudero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Eke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Villarroya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202301499" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03675727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11091394" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.689747" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2021.10.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03019973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Santin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lopez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.43" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.016303" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.11.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Carper" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmani B.M. Nascimento" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lem&#233;nager" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fi&#233;vet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Naji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-G&#233;rard Descamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.3164" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-019-00723-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02183115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourdens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taurand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Juin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45191-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dichamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guissard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43130-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Muller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Achard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43624-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059922v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Villarroya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Campderros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Ribas-Aulinas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-018-1612-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rabiller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rampon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29594-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jeanson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dromard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galinier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.140" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059926v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Ribas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150808" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouquette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boizeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21455" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00158" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Mohsen-Kanson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hafner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wdziekonski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takashima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Villageois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1607" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013298011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurima Saha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carriere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujeeburahiman Cheerathodi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lavoie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20120938" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059932v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantong Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Argyriou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Malo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049606" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2010.3424" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andre Julien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00601-09" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;mi G. Ebrahimian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dehez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aug&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Joffre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059937v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Foster" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Acosta-Jaquez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Romeo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgen Ekim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Soliman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.029637" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blenis John" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059947v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Hekimi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-006-9006-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Periquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.10.052" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059945v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leloup" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alquier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0086" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carp&#233;n&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506949200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Planat-Benard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Silvestre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charriere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deveaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hagry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2005.04.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPS6DJVM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galinier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bessac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.10.067" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLXTD010-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Carmona" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigoulet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Wenger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224738v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707939v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion St&#233;phan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225002v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05520913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montan&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Alves de Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azala&#239;s Cros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2026.01.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05278863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Porcher-Bibes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP288871" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05196072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brodeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chekroun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blase" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04615498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glae077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Polley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-3682" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04266619v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Escudero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Eke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Villarroya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202301499" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03675727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11091394" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.689747" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2021.10.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03019973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Santin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lopez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.43" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.016303" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.11.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Carper" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmani B.M. Nascimento" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lem&#233;nager" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fi&#233;vet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Naji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-G&#233;rard Descamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.3164" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-019-00723-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02183115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourdens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taurand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Juin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45191-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dichamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guissard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43130-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Muller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Achard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43624-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059922v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Villarroya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Campderros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Ribas-Aulinas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-018-1612-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rabiller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rampon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29594-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jeanson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dromard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galinier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.140" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059926v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Ribas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150808" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouquette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boizeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21455" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00158" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Mohsen-Kanson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hafner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wdziekonski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takashima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Villageois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1607" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013298011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantong Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Argyriou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Malo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049606" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurima Saha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carriere" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujeeburahiman Cheerathodi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lavoie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20120938" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2010.3424" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andre Julien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00601-09" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;mi G. Ebrahimian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dehez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aug&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Joffre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059937v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Foster" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Acosta-Jaquez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Romeo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgen Ekim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Soliman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.029637" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blenis John" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059947v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Hekimi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-006-9006-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carp&#233;n&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506949200" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Periquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.10.052" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leloup" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alquier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0086" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Planat-Benard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Silvestre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charriere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deveaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hagry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2005.04.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPS6DJVM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galinier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bessac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.10.067" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLXTD010-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Carmona" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigoulet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Wenger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707939v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion St&#233;phan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224738v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225002v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>