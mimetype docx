--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1038,425 +1038,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactate Fluxes and Plasticity of Adipose Tissues: A Redox Perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Large-Scale Assessment of the Relationship Between Biological and Chronological Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Galinier</w:t>
+                <w:t xml:space="preserve">Yohan Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.689747⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14283/jfa.2020.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376213v1</w:t>
+                <w:t xml:space="preserve">inserm-03019973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuler les tissus adipeux bruns et beiges : un levier thérapeutique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Montané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (8), pp.753-762. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mmm.2021.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Large-Scale Assessment of the Relationship Between Biological and Chronological Aging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Lactate Fluxes and Plasticity of Adipose Tissues: A Redox Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ader</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (2), pp.121-131. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.689747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14283/jfa.2020.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.689747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03019973v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactate fluxes mediated by the monocarboxylate transporter-1 are key determinants of the metabolic activity of beige adipocytes</w:t>
               </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (1), pp.62-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1674,563 +1674,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atrial Natriuretic Peptide Orchestrates a Coordinated Physiological Response to Fuel Non-shivering Thermogenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentin Barquissau</w:t>
+                <w:t xml:space="preserve">The emerging roles of lactate as a redox substrate and signaling molecule in adipose tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (2), pp.241-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-019-00723-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026751v1</w:t>
+                <w:t xml:space="preserve">hal-03059917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell immaturity and white/beige adipocyte potential of primary human adipose-derived stromal cells are restrained by culture-medium TGFβ1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guilloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gérard Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (6), pp.782-796. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/stem.3164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emerging roles of lactate as a redox substrate and signaling molecule in adipose tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Carrière</w:t>
+                <w:t xml:space="preserve">Atrial Natriuretic Peptide Orchestrates a Coordinated Physiological Response to Fuel Non-shivering Thermogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Carper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmani B.M. Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lagarde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 76 (2), pp.241-250. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (8), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13105-019-00723-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059917v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short exposure to cold atmospheric plasma induces senescence in human skin fibroblasts and adipose mesenchymal stromal cells</w:t>
+                <w:t xml:space="preserve">Human adipose stromal-vascular fraction self-organizes to form vascularized adipose tissue in 3D cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bourdens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Jeanson</w:t>
+                <w:t xml:space="preserve">Sandra Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Taurand</w:t>
+                <w:t xml:space="preserve">Justine Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Juin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Carrière</w:t>
+                <w:t xml:space="preserve">Pauline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.8671. </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.7250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45191-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43624-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183115v1</w:t>
+                <w:t xml:space="preserve">hal-02136504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D analysis of the whole subcutaneous adipose tissue reveals a complex spatial network of interconnected lobules with heterogeneous browning ability</w:t>
               </w:r>
@@ -2344,161 +2344,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human adipose stromal-vascular fraction self-organizes to form vascularized adipose tissue in 3D cultures</w:t>
+                <w:t xml:space="preserve">Short exposure to cold atmospheric plasma induces senescence in human skin fibroblasts and adipose mesenchymal stromal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ader</w:t>
+                <w:t xml:space="preserve">Marion Bourdens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Creff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Leménager</w:t>
+                <w:t xml:space="preserve">Marion Taurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Achard</w:t>
+                <w:t xml:space="preserve">Noémie Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.7250. </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43624-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45191-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136504v1</w:t>
+                <w:t xml:space="preserve">hal-02183115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactate induces expression and secretion of fibroblast growth factor-21 by muscle cells</w:t>
               </w:r>
@@ -2536,51 +2536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Ribas-Aulinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (1), pp.165-168. </w:t>
@@ -2880,295 +2880,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactate induces FGF21 expression in adipocytes through a p38-MAPK pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Jeanson</w:t>
+                <w:t xml:space="preserve">Regionalization of browning revealed by whole subcutaneous adipose tissue imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Ribas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Galinier</w:t>
+                <w:t xml:space="preserve">Jacques Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Ducos</w:t>
+                <w:t xml:space="preserve">Marie-Laure Boizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20150808⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 00 (n° 00), pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.21455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059926v1</w:t>
+                <w:t xml:space="preserve">hal-01299930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalization of browning revealed by whole subcutaneous adipose tissue imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guissard</w:t>
+                <w:t xml:space="preserve">Lactate induces FGF21 expression in adipocytes through a p38-MAPK pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rouquette</w:t>
+                <w:t xml:space="preserve">Emmanuelle Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Boizeau</w:t>
+                <w:t xml:space="preserve">Marion Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 00 (n° 00), pp. 1-9. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 473 (6), pp.685-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oby.21455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20150808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299930v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Role for Browning as a Redox and Stress Adaptive Mechanism?</w:t>
               </w:r>
@@ -3180,51 +3180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3431,64 +3431,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (8-9), pp.729-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3803,51 +3803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing mitochondrial redox signaling: a key point in metabolic regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4923,51 +4923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité et potentiel angiogénique des cellules des tissus adipeux : perspectives physiologiques et thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Planat-Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5188,298 +5188,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological validation of coenzyme Q redox state by HPLC-EC measurement: relationship between coenzyme Q redox state and coenzyme Q content in rat tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial reactive oxygen species control the transcription factor CHOP-10/GADD153 and adipocyte differentiation: a mechanism for hypoxia-dependent effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Carrière</w:t>
+                <w:t xml:space="preserve">Maria Carmen Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fernandez</w:t>
+                <w:t xml:space="preserve">M. Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Bessac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Caspar-Bauguil</w:t>
+                <w:t xml:space="preserve">R.H. Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (39), pp.40462-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059952v1</w:t>
+                <w:t xml:space="preserve">hal-00409056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial reactive oxygen species control the transcription factor CHOP-10/GADD153 and adipocyte differentiation: a mechanism for hypoxia-dependent effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological validation of coenzyme Q redox state by HPLC-EC measurement: relationship between coenzyme Q redox state and coenzyme Q content in rat tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Carmen Carmona</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R.H. Wenger</w:t>
+                <w:t xml:space="preserve">S. Caspar-Bauguil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 578 (1-2), pp.53-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2004.10.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409056v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of preadipocyte proliferation by mitochondrial reactive oxygen species</w:t>
               </w:r>
@@ -5491,77 +5491,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 550 (1-3), pp.163-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6319,51 +6319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05520913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montan&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Alves de Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azala&#239;s Cros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2026.01.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05278863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Porcher-Bibes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP288871" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05196072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brodeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chekroun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blase" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04615498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glae077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Polley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-3682" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04266619v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Escudero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Eke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Villarroya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202301499" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03675727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11091394" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.689747" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2021.10.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03019973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Santin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lopez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.43" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.016303" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.11.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Carper" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmani B.M. Nascimento" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lem&#233;nager" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fi&#233;vet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Naji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-G&#233;rard Descamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.3164" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-019-00723-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02183115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourdens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taurand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Juin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45191-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dichamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guissard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43130-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Muller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Achard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43624-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059922v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Villarroya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Campderros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Ribas-Aulinas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-018-1612-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rabiller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rampon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29594-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jeanson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dromard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galinier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.140" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059926v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Ribas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150808" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouquette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boizeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21455" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00158" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Mohsen-Kanson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hafner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wdziekonski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takashima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Villageois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1607" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013298011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantong Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Argyriou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Malo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049606" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurima Saha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carriere" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujeeburahiman Cheerathodi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lavoie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20120938" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2010.3424" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andre Julien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00601-09" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;mi G. Ebrahimian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dehez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aug&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Joffre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059937v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Foster" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Acosta-Jaquez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Romeo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgen Ekim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Soliman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.029637" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blenis John" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059947v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Hekimi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-006-9006-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carp&#233;n&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506949200" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Periquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.10.052" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leloup" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alquier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0086" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Planat-Benard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Silvestre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charriere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deveaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hagry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2005.04.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPS6DJVM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galinier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bessac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.10.067" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLXTD010-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Carmona" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigoulet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Wenger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707939v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion St&#233;phan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224738v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225002v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05520913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montan&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Alves de Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azala&#239;s Cros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2026.01.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05278863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Porcher-Bibes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP288871" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05196072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brodeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chekroun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blase" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04615498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glae077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Polley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-3682" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04266619v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Escudero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Eke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Villarroya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202301499" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03675727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11091394" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03019973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Santin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.43" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2021.10.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.689747" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.016303" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2020.11.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-019-00723-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lem&#233;nager" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fi&#233;vet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Naji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-G&#233;rard Descamps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.3164" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Carper" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmani B.M. Nascimento" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Achard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43624-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dichamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guissard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43130-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02183115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourdens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taurand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Juin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45191-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059922v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Villarroya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Campderros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Ribas-Aulinas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-018-1612-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rabiller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rampon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29594-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jeanson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dromard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galinier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.140" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouquette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boizeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21455" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Ribas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150808" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00158" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Mohsen-Kanson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hafner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wdziekonski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takashima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Villageois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1607" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013298011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantong Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Argyriou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Malo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049606" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurima Saha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carriere" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujeeburahiman Cheerathodi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lavoie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20120938" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2010.3424" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andre Julien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00601-09" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;mi G. Ebrahimian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dehez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aug&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Joffre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059937v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Foster" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Acosta-Jaquez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Romeo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgen Ekim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Soliman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.029637" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blenis John" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059947v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Hekimi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-006-9006-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carp&#233;n&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506949200" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Periquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.10.052" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leloup" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alquier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0086" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Planat-Benard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Silvestre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charriere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deveaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hagry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2005.04.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPS6DJVM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409056v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Carmona" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigoulet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Wenger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galinier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bessac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.10.067" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLXTD010-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707939v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion St&#233;phan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224738v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225002v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>