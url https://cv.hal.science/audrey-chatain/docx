--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1100,554 +1100,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04263607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humid Evolution of Haze in the Atmosphere of Super-Earths in the Habitable Zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a DC glow discharge in N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with electrical measurements and neutral and ion mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Maillard</w:t>
+                <w:t xml:space="preserve">Ana Sofia Morillo-Candas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Rüger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2022.0021⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (3), pp.035002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/acc132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04116316v1</w:t>
+                <w:t xml:space="preserve">insu-04016225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of wind-blown charged sand grains on Titan with the DraGMet/EFIELD experiment on Dragonfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Le Gall</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
+                <w:t xml:space="preserve">Ralph D. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Hassen-Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 391 (february), pp.115345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03844450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a DC glow discharge in N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with electrical measurements and neutral and ion mass spectrometry</w:t>
+                <w:t xml:space="preserve">Interaction dust–plasma in Titan's ionosphere: Feedbacks on the gas phase composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Sofia Morillo-Candas</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/acc132⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 396 (May), pp.115502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04016225v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04014563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dust–plasma in Titan's ionosphere: Feedbacks on the gas phase composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humid Evolution of Haze in the Atmosphere of Super-Earths in the Habitable Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guaitella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 396 (May), pp.115502. </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (6), pp.723-732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ast.2022.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04014563v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04116316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Atmospheric Origin for HCN-Derived Polymers on Titan</w:t>
               </w:r>
@@ -1761,51 +1761,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03250687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-analysis of the Cassini RPWS/LP data in Titan's ionosphere. Part II: statistics on 57 flybys</w:t>
+                <w:t xml:space="preserve">Re‐analysis of the Cassini RPWS/LP data in Titan’s ionosphere. Part I: detection of several electron populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Wahlund</w:t>
@@ -1844,102 +1844,102 @@
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morooka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JA028413. </w:t>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JA028412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JA028413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JA028412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03300662v1</w:t>
+                <w:t xml:space="preserve">insu-03298835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re‐analysis of the Cassini RPWS/LP data in Titan’s ionosphere. Part I: detection of several electron populations</w:t>
+                <w:t xml:space="preserve">Re-analysis of the Cassini RPWS/LP data in Titan's ionosphere. Part II: statistics on 57 flybys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Wahlund</w:t>
@@ -1978,480 +1978,480 @@
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morooka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JA028412. </w:t>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JA028413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JA028412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JA028413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03298835v1</w:t>
+                <w:t xml:space="preserve">insu-03300662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capacitively coupled radio-frequency discharges at low pressure. Part I. Experimental results: effect of the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; amount on electrons, positive ions and ammonia formation.</w:t>
+                <w:t xml:space="preserve">Interaction dust – plasma in Titan's ionosphere: An experimental simulation of aerosols erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Jiménez-Redondo</w:t>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab9b1a⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 345, pp.113741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02867248v1</w:t>
+                <w:t xml:space="preserve">insu-02506044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2 &amp;lt;/sub&amp;gt;capacitively coupled radio-frequency discharges at low pressure. Part II. Modelling results: the relevance of plasma-surface interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Jiménez-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (8), pp.085023. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab9b1b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02867254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dust – plasma in Titan's ionosphere: An experimental simulation of aerosols erosion</w:t>
+                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capacitively coupled radio-frequency discharges at low pressure. Part I. Experimental results: effect of the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; amount on electrons, positive ions and ammonia formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Jiménez-Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 345, pp.113741. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (8), pp.085019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab9b1a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02506044v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02867248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2731,161 +2731,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the chemistry of temperate exoplanets atmospheres: A study of oxidized organic compounds as precursors of photochemical condensates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orianne Sohier</w:t>
+                <w:t xml:space="preserve">Titan’s methane: from lakes to clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassin Jaziri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chatain</w:t>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scot Rafkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-218, </w:t>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-523, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2024-218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04687572v1</w:t>
+                <w:t xml:space="preserve">insu-04687293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulphur organic aerosols and their contribution to prebiotic chemistry</w:t>
               </w:r>
@@ -2999,286 +2999,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04682971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan’s methane: from lakes to clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Moisan</w:t>
+                <w:t xml:space="preserve">Understanding the chemistry of temperate exoplanet atmospheres: A study of oxidized organic compounds as precursors of photochemical condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Soto</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maratrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SF2A-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France. pp.249-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04687293v1</w:t>
+                <w:t xml:space="preserve">hal-04926933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the chemistry of temperate exoplanet atmospheres: A study of oxidized organic compounds as precursors of photochemical condensates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Understanding the chemistry of temperate exoplanets atmospheres: A study of oxidized organic compounds as precursors of photochemical condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Maratrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926933v1</w:t>
+                <w:t xml:space="preserve">insu-04687572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-analysis of the Cassini RPWS/LP data in Titan's ionosphere: electron density and temperature of cold electron populations</w:t>
               </w:r>
@@ -3392,796 +3392,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03636225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of charged organic grains at the surface of Titan with the EFIELD/DraGMet sensor on board Dragonfly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An atmospheric origin for HCN-derived polymers on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ralph D. Lorenz</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU21 - EGU General Assembly 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12900⟩</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2021-491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03559301v1</w:t>
+                <w:t xml:space="preserve">insu-03324109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Titan's surface permittivity with the DraGMet/DIEL sensor on Dragonfly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Le Gall</w:t>
+                <w:t xml:space="preserve">An atmospheric origin for a HCN-derived polymer on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Déprez</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, On Line, France. pp.59-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03302152v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03835791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosols-plasma interaction in the ionosphere of Titan</w:t>
+                <w:t xml:space="preserve">Detection of sand grains blown by Titan surface winds with the DraGMet/EFIELD sensor on Dragonfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph D. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Titan Through Time 5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europlanet Science Congress. EPSC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Unknown Region. pp.EPSC2021-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2021-472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328325v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03305275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atmospheric origin for a HCN-derived polymer on Titan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Measurement of Titan's surface permittivity with the DraGMet/DIEL sensor on Dragonfly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Ruscassier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph D. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europlanet Science Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Unknown Region. pp.EPSC2021-690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2021-690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03835791v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03302152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atmospheric origin for HCN-derived polymers on Titan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Perrin</w:t>
+                <w:t xml:space="preserve">Aerosols-plasma interaction in the ionosphere of Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Titan Through Time 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Boulder, CO (virtual Meeting), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2021-491⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03324109v1</w:t>
+                <w:t xml:space="preserve">hal-03328325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of sand grains blown by Titan surface winds with the DraGMet/EFIELD sensor on Dragonfly</w:t>
+                <w:t xml:space="preserve">Detection of charged organic grains at the surface of Titan with the EFIELD/DraGMet sensor on board Dragonfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hamelin</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph D. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress. EPSC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, Unknown Region. pp.EPSC2021-472, </w:t>
+              <w:t xml:space="preserve">vEGU21 - EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2021-472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03305275v1</w:t>
+                <w:t xml:space="preserve">insu-03559301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction aerosols - plasma in Titan's ionosphere: effect on the gas phase composition</w:t>
               </w:r>
@@ -4206,51 +4206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2020. EPSC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Online, Unknown Region. pp.EPSC2020-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4394,450 +4394,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02940670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory simulation of plasma-aerosols interaction in Titan's ionosphere</w:t>
+                <w:t xml:space="preserve">Electron temperature(s) in Titan's ionosphere: re-analysis of the Cassini RPWS/LP data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Erik Wahlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiko Morooka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Shebanits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1317-1</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1382-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02196496v1</w:t>
+                <w:t xml:space="preserve">insu-02299116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron temperature(s) in Titan's ionosphere: re-analysis of the Cassini RPWS/LP data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analogues of Titan's aerosols: the different steps of formation in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1382-1</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-2035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02299116v1</w:t>
+                <w:t xml:space="preserve">insu-02292396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogues of Titan's aerosols: the different steps of formation in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laboratory simulation of plasma-aerosols interaction in Titan's ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-2035</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1317-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02292396v1</w:t>
+                <w:t xml:space="preserve">insu-02196496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of aerosols in Titan’s ionospheric plasma: An experimental simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cassini Science Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4888,64 +4888,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. EPSC2018-200-1 (2p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4964,243 +4964,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02299244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of aerosols evolution in Titan’s ionosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecules, Radicals and Ions produced in an N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; CCP RF plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-594</w:t>
+              <w:t xml:space="preserve">ICPIG 2017, International Conference on Phenomena in Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01653478v1</w:t>
+                <w:t xml:space="preserve">hal-01486530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecules, Radicals and Ions produced in an N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; CCP RF plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental simulation of aerosols evolution in Titan’s ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2017, International Conference on Phenomena in Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486530v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01653478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5212,295 +5212,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic topography, roughness, albedo, and thermal inertia maps for mesoscale modeling on Titan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the climate in Titan’s lake regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea E Bonnefoy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexander G Hayes</w:t>
+                <w:t xml:space="preserve">Léa E Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scot C R Rafkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-907, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2024-907⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-180, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04676968v1</w:t>
+                <w:t xml:space="preserve">insu-04689676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the climate in Titan’s lake regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic topography, roughness, albedo, and thermal inertia maps for mesoscale modeling on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea E Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa E Bonnefoy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Soto</w:t>
+                <w:t xml:space="preserve">Alexander G Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-180, 2024, </w:t>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-907, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2024-180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04689676v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04676968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of Titan’ tholins with High Resolution Mass Spectrometry based on the OrbitrapTM: from the ionosphere to the surface</w:t>
               </w:r>
@@ -5672,51 +5672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Garcia Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. EPSC Abstracts, 16, pp.EPSC2022-435</w:t>
@@ -5771,51 +5771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Napoleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6142,51 +6142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02971735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/vamF9aU3LYQ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553993v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Yassin Jaziri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557541" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moisan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Rafkin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Soto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mackenzie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/adf631" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hern&#225;ndez&#8208;bernal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pla&#8208;garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfield" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024je008746" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01752-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04263607v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot C R Rafkin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Lora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115925" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R&#252;ger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03844450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Hassen-Khodja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115345" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04016225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc132" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115502" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03250687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060965" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03300662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shebanits" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Hadid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morooka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028413" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jim&#233;nez-Redondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1b" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113741" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Lavvas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaiser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-220" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04687572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jaziri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-218" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04682971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maratrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04687293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sohier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Wahlund" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shebanits" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Morooka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8878" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamelin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12900" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03302152v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire D&#233;prez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-690" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03835791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-491" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03305275v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-472" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940670v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Z. Hadid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299116v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02292396v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01820236v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01653478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486530v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea E Bonnefoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Hayes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-907" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04689676v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E Bonnefoy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-180" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694283v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-779" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03753834v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940713v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Napoleoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02971735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASV022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02971735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/vamF9aU3LYQ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553993v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Yassin Jaziri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557541" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moisan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Rafkin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Soto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mackenzie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/adf631" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hern&#225;ndez&#8208;bernal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pla&#8208;garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfield" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024je008746" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01752-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04263607v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot C R Rafkin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Lora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115925" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04016225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc132" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03844450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Hassen-Khodja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115345" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115502" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R&#252;ger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03250687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060965" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shebanits" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Hadid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morooka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028412" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03300662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028413" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113741" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jim&#233;nez-Redondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Lavvas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaiser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-220" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04687293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-523" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04682971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maratrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sohier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jaziri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04687572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-218" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Wahlund" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shebanits" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Morooka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8878" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-491" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03835791v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03305275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-472" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03302152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire D&#233;prez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-690" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559301v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12900" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940670v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Z. Hadid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299116v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02292396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01820236v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486530v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01653478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04689676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E Bonnefoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-180" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea E Bonnefoy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Hayes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-907" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694283v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-779" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03753834v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940713v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Napoleoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02971735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASV022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>