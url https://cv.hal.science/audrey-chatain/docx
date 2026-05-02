--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -400,51 +400,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -568,1884 +568,2018 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramparts around Lakes on Titan Impact Winds and Methane Evaporation</w:t>
+                <w:t xml:space="preserve">Terrestrial Analogs to Titan for Geophysical Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Moisan</w:t>
+                <w:t xml:space="preserve">Conor Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Birch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Soto</w:t>
+                <w:t xml:space="preserve">Charles Cockell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Mackenzie</w:t>
+                <w:t xml:space="preserve">Kendra Farnsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (9), pp.220. </w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/PSJ/adf631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025RG000909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282393v1</w:t>
+                <w:t xml:space="preserve">hal-05584086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal and Seasonal Variations of Gravity Waves in the Lower Atmosphere of Mars as Observed by InSight</w:t>
+                <w:t xml:space="preserve">Ramparts around Lakes on Titan Impact Winds and Methane Evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Hernández‐bernal</w:t>
+                <w:t xml:space="preserve">Enora Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Spiga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chatain</w:t>
+                <w:t xml:space="preserve">Scot Rafkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pla‐garcia</w:t>
+                <w:t xml:space="preserve">Alejandro Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Banfield</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shannon Mackenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (2), pp.e2024JE008746. </w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (9), pp.220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024je008746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/adf631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926685v1</w:t>
+                <w:t xml:space="preserve">hal-05282393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral location for the universal scaling regime in Martian atmospheric turbulence</w:t>
+                <w:t xml:space="preserve">Diurnal and Seasonal Variations of Gravity Waves in the Lower Atmosphere of Mars as Observed by InSight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+                <w:t xml:space="preserve">Jorge Hernández‐bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander E Stott</w:t>
+                <w:t xml:space="preserve">A. Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mimoun</w:t>
+                <w:t xml:space="preserve">J. Pla‐garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pinot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.597. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (2), pp.e2024JE008746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01752-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024je008746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904998v1</w:t>
+                <w:t xml:space="preserve">hal-04926685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of lake shape and size on lake breezes and air-lake exchanges on Titan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral location for the universal scaling regime in Martian atmospheric turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander E Stott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juan M Lora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115925⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01752-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04263607v2</w:t>
+                <w:t xml:space="preserve">hal-04904998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a DC glow discharge in N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with electrical measurements and neutral and ion mass spectrometry</w:t>
+                <w:t xml:space="preserve">The impact of lake shape and size on lake breezes and air-lake exchanges on Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
+                <w:t xml:space="preserve">Scot C R Rafkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M Lora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/acc132⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.115925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04016225v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04263607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and characterization of wind-blown charged sand grains on Titan with the DraGMet/EFIELD experiment on Dragonfly</w:t>
+                <w:t xml:space="preserve">Characterization of a DC glow discharge in N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with electrical measurements and neutral and ion mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
+                <w:t xml:space="preserve">Ana Sofia Morillo-Candas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph D. Lorenz</w:t>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Hassen-Khodja</w:t>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 391 (february), pp.115345. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (3), pp.035002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/acc132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-03844450v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04016225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dust–plasma in Titan's ionosphere: Feedbacks on the gas phase composition</w:t>
+                <w:t xml:space="preserve">Detection and characterization of wind-blown charged sand grains on Titan with the DraGMet/EFIELD experiment on Dragonfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guaitella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph D. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Hassen-Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 396 (May), pp.115502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115502⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 391 (february), pp.115345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04014563v1</w:t>
+                <w:t xml:space="preserve">insu-03844450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humid Evolution of Haze in the Atmosphere of Super-Earths in the Habitable Zone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Interaction dust–plasma in Titan's ionosphere: Feedbacks on the gas phase composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2022.0021⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 396 (May), pp.115502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04116316v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04014563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atmospheric Origin for HCN-Derived Polymers on Titan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Humid Evolution of Haze in the Atmosphere of Super-Earths in the Habitable Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr9060965⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (6), pp.723-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2022.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03250687v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04116316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re‐analysis of the Cassini RPWS/LP data in Titan’s ionosphere. Part I: detection of several electron populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Atmospheric Origin for HCN-Derived Polymers on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morooka</w:t>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JA028412. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Materials Processes, 9 (6), pp.965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JA028412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr9060965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03298835v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03250687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-analysis of the Cassini RPWS/LP data in Titan's ionosphere. Part II: statistics on 57 flybys</w:t>
+                <w:t xml:space="preserve">Re‐analysis of the Cassini RPWS/LP data in Titan’s ionosphere. Part I: detection of several electron populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Wahlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Shebanits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morooka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JA028413. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JA028413⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JA028412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JA028412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03300662v1</w:t>
+                <w:t xml:space="preserve">insu-03298835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dust – plasma in Titan's ionosphere: An experimental simulation of aerosols erosion</w:t>
+                <w:t xml:space="preserve">Re-analysis of the Cassini RPWS/LP data in Titan's ionosphere. Part II: statistics on 57 flybys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Wahlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Shebanits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ruscassier</w:t>
+                <w:t xml:space="preserve">L. Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+                <w:t xml:space="preserve">M. Morooka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113741⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JA028413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JA028413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02506044v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03300662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2 &amp;lt;/sub&amp;gt;capacitively coupled radio-frequency discharges at low pressure. Part II. Modelling results: the relevance of plasma-surface interaction.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction dust – plasma in Titan's ionosphere: An experimental simulation of aerosols erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 345, pp.113741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab9b1b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02867254v1</w:t>
+                <w:t xml:space="preserve">insu-02506044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capacitively coupled radio-frequency discharges at low pressure. Part I. Experimental results: effect of the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; amount on electrons, positive ions and ammonia formation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2 &amp;lt;/sub&amp;gt;capacitively coupled radio-frequency discharges at low pressure. Part II. Modelling results: the relevance of plasma-surface interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Jiménez-Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (8), pp.085023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab9b1b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02867254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capacitively coupled radio-frequency discharges at low pressure. Part I. Experimental results: effect of the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; amount on electrons, positive ions and ammonia formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Jiménez-Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (8), pp.085019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6595/ab9b1a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02867248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2455,3108 +2589,3108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chemical and morphological properties on the mid-infrared refractive indices of Titan aerosol analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomer specific photochemistry in Titan’s atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Lavvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athena Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025 (EPSC-DPS2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki (Finland), Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan’s methane: from lakes to clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Moisan</w:t>
+                <w:t xml:space="preserve">Sulphur organic aerosols and their contribution to prebiotic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maratrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Soto</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-523, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2024-523⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-945, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04687293v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04682971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulphur organic aerosols and their contribution to prebiotic chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Titan’s methane: from lakes to clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scot Rafkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-945, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2024-945⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-523, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04682971v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04687293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the chemistry of temperate exoplanet atmospheres: A study of oxidized organic compounds as precursors of photochemical condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maratrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France. pp.249-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the chemistry of temperate exoplanets atmospheres: A study of oxidized organic compounds as precursors of photochemical condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-218, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04687572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-analysis of the Cassini RPWS/LP data in Titan's ionosphere: electron density and temperature of cold electron populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Erik Wahlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Shebanits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiko Morooka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03636225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atmospheric origin for HCN-derived polymers on Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France. pp.491, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2021-491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03324109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atmospheric origin for a HCN-derived polymer on Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, On Line, France. pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03835791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of sand grains blown by Titan surface winds with the DraGMet/EFIELD sensor on Dragonfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph D. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress. EPSC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Unknown Region. pp.EPSC2021-472, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2021-472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03305275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Titan's surface permittivity with the DraGMet/DIEL sensor on Dragonfly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosols-plasma interaction in the ionosphere of Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph D. Lorenz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Titan Through Time 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Boulder, CO (virtual Meeting), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03302152v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosols-plasma interaction in the ionosphere of Titan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of Titan's surface permittivity with the DraGMet/DIEL sensor on Dragonfly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph D. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Déprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Titan Through Time 5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europlanet Science Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Unknown Region. pp.EPSC2021-690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2021-690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328325v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03302152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of charged organic grains at the surface of Titan with the EFIELD/DraGMet sensor on board Dragonfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph D. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU21 - EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03559301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction aerosols - plasma in Titan's ionosphere: effect on the gas phase composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2020. EPSC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Online, Unknown Region. pp.EPSC2020-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02940652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-analysis of the Cassini RPWS/LP data in Titan's ionosphere: electron density and temperature of four cold electron populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Erik Wahlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Shebanits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Unknown Region. pp.EPSC2020-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02940670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron temperature(s) in Titan's ionosphere: re-analysis of the Cassini RPWS/LP data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Erik Wahlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiko Morooka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Shebanits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1382-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02299116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogues of Titan's aerosols: the different steps of formation in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-2035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02292396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory simulation of plasma-aerosols interaction in Titan's ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1317-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02196496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of aerosols in Titan’s ionospheric plasma: An experimental simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cassini Science Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01820236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of organic aerosols under conditions similar to Titan's ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. EPSC2018-200-1 (2p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02299244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecules, Radicals and Ions produced in an N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; CCP RF plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Experimental simulation of aerosols evolution in Titan’s ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2017, International Conference on Phenomena in Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486530v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01653478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of aerosols evolution in Titan’s ionosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecules, Radicals and Ions produced in an N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; CCP RF plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-594</w:t>
+              <w:t xml:space="preserve">ICPIG 2017, International Conference on Phenomena in Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01653478v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the climate in Titan’s lake regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa E Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scot C R Rafkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-180, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04689676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic topography, roughness, albedo, and thermal inertia maps for mesoscale modeling on Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea E Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander G Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-907, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04676968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of Titan’ tholins with High Resolution Mass Spectrometry based on the OrbitrapTM: from the ionosphere to the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Selliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maratrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5565,320 +5699,320 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-779, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04694283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Constants of Titan's haze analogs particles from 3 to 10 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Garcia Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. EPSC Abstracts, 16, pp.EPSC2022-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03753834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of ammonia formation in Titan's ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Napoleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. EPSC Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02940713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5888,114 +6022,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosols-plasma interaction in Titan’s ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysics [astro-ph]. Université Paris-Saclay, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UPASV022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02971735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6142,51 +6276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02971735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/vamF9aU3LYQ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553993v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Yassin Jaziri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557541" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moisan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Rafkin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Soto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mackenzie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/adf631" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hern&#225;ndez&#8208;bernal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pla&#8208;garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfield" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024je008746" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01752-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04263607v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot C R Rafkin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Lora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115925" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04016225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc132" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03844450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Hassen-Khodja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115345" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115502" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R&#252;ger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03250687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060965" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shebanits" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Hadid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morooka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028412" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03300662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028413" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113741" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jim&#233;nez-Redondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Lavvas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaiser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-220" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04687293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-523" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04682971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maratrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sohier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jaziri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04687572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-218" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Wahlund" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shebanits" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Morooka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8878" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-491" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03835791v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03305275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-472" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03302152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire D&#233;prez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-690" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559301v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12900" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940670v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Z. Hadid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299116v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02292396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01820236v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486530v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01653478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04689676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E Bonnefoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-180" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea E Bonnefoy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Hayes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-907" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694283v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-779" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03753834v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940713v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Napoleoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02971735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASV022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02971735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/vamF9aU3LYQ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553993v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Yassin Jaziri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557541" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Nixon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Birch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Farnsworth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025RG000909" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moisan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Rafkin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Soto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mackenzie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/adf631" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hern&#225;ndez&#8208;bernal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pla&#8208;garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfield" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024je008746" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01752-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04263607v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot C R Rafkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Lora" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115925" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04016225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc132" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03844450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Hassen-Khodja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115345" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115502" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R&#252;ger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03250687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060965" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shebanits" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Hadid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morooka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028412" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03300662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113741" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jim&#233;nez-Redondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Lavvas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaiser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04682971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maratrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-945" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04687293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-523" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sohier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jaziri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04687572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-218" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Wahlund" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shebanits" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Morooka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8878" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-491" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03835791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03305275v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-472" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03302152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire D&#233;prez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-690" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12900" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940670v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Z. Hadid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02292396v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01820236v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299244v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01653478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04689676v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E Bonnefoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-180" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676968v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea E Bonnefoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Hayes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-907" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-779" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03753834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940713v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Napoleoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02971735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASV022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>