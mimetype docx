--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -217,261 +217,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Coriolis Micro Air Sampling to Detect Volatile and Semi-Volatile Organic Compounds</w:t>
+                <w:t xml:space="preserve">Environmental bacteria as triggers to brain disease: Possible mechanisms of toxicity and associated human risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Roig</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+                <w:t xml:space="preserve">Damien Potheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27196462⟩</w:t>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 304, pp.120689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lfs.2022.120689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821482v1</w:t>
+                <w:t xml:space="preserve">hal-04064228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental bacteria as triggers to brain disease: Possible mechanisms of toxicity and associated human risk</w:t>
+                <w:t xml:space="preserve">Evaluation of Coriolis Micro Air Sampling to Detect Volatile and Semi-Volatile Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Potheret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 304, pp.120689. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (19), pp.6462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lfs.2022.120689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27196462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064228v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to Lay people and experts’ risk perception of pharmaceuticals in the environment in Southwestern Europe [Regul. Toxicol. Pharmacol. (2020) 104783]</w:t>
               </w:r>
@@ -885,51 +885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.77-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1097,51 +1097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits pharmaceutiques dans l’environnement : méthodologie de diagnostic environnemental pour les établissements de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1440,90 +1440,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and Health Impact of Micropollutants in the Thau Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCICON2 - SETAC North America 41st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1561,51 +1561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'Informations sur les Produits Pharmaceutiques dans l'Environnement (SIP2E).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème conférence Eau et Santé- Réduire les rejets de micropolluants liés aux pratiques de soins : quels leviers possibles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1656,243 +1656,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BACTERIES ENVIRONNEMENTALES ET MALADIES DU CERVEAU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MORPGHOLOGICAL AND BEHAVIOURAL ANALYSIS OF BMAA IN ZEBRAFISH LARVAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette C Vergunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">First French Zebrafish Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136234v1</w:t>
+                <w:t xml:space="preserve">hal-04263376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORPGHOLOGICAL AND BEHAVIOURAL ANALYSIS OF BMAA IN ZEBRAFISH LARVAE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BACTERIES ENVIRONNEMENTALES ET MALADIES DU CERVEAU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Potheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First French Zebrafish Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263376v1</w:t>
+                <w:t xml:space="preserve">hal-04136234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2217,51 +2217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lichtfouse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2022.120689" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lu&#237;sa Lima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Poggio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Aragon&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.104957" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.01.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104783" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.11.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01770538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez-Canela" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sala-Comorera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9755-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad G&#246;tz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Stein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Streleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sunderer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00008-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lichtfouse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064228v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2022.120689" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lu&#237;sa Lima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Poggio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Aragon&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.104957" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.01.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104783" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.11.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01770538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez-Canela" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sala-Comorera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9755-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad G&#246;tz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Stein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Streleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sunderer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00008-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>