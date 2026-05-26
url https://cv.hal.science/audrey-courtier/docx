--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -217,261 +217,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental bacteria as triggers to brain disease: Possible mechanisms of toxicity and associated human risk</w:t>
+                <w:t xml:space="preserve">Evaluation of Coriolis Micro Air Sampling to Detect Volatile and Semi-Volatile Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Potheret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lfs.2022.120689⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (19), pp.6462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27196462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064228v1</w:t>
+                <w:t xml:space="preserve">hal-03821482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Coriolis Micro Air Sampling to Detect Volatile and Semi-Volatile Organic Compounds</w:t>
+                <w:t xml:space="preserve">Environmental bacteria as triggers to brain disease: Possible mechanisms of toxicity and associated human risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+                <w:t xml:space="preserve">Damien Potheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (19), pp.6462. </w:t>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 304, pp.120689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27196462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lfs.2022.120689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821482v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to Lay people and experts’ risk perception of pharmaceuticals in the environment in Southwestern Europe [Regul. Toxicol. Pharmacol. (2020) 104783]</w:t>
               </w:r>
@@ -885,51 +885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.77-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -957,243 +957,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaceuticals released from senior residences: occurrence and risk evaluation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Teresa Sala-Comorera</w:t>
+                <w:t xml:space="preserve">Les produits pharmaceutiques dans l’environnement : méthodologie de diagnostic environnemental pour les établissements de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 771, pp.14-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770538v1</w:t>
+                <w:t xml:space="preserve">hal-01922233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les produits pharmaceutiques dans l’environnement : méthodologie de diagnostic environnemental pour les établissements de soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roig</w:t>
+                <w:t xml:space="preserve">Pharmaceuticals released from senior residences: occurrence and risk evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lacorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Luís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Gómez-Canela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Sala-Comorera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (7), pp.6095-6106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9755-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922233v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1440,90 +1440,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and Health Impact of Micropollutants in the Thau Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCICON2 - SETAC North America 41st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1561,51 +1561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'Informations sur les Produits Pharmaceutiques dans l'Environnement (SIP2E).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème conférence Eau et Santé- Réduire les rejets de micropolluants liés aux pratiques de soins : quels leviers possibles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1656,243 +1656,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORPGHOLOGICAL AND BEHAVIOURAL ANALYSIS OF BMAA IN ZEBRAFISH LARVAE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BACTERIES ENVIRONNEMENTALES ET MALADIES DU CERVEAU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Potheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First French Zebrafish Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263376v1</w:t>
+                <w:t xml:space="preserve">hal-04136234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BACTERIES ENVIRONNEMENTALES ET MALADIES DU CERVEAU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MORPGHOLOGICAL AND BEHAVIOURAL ANALYSIS OF BMAA IN ZEBRAFISH LARVAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette C Vergunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">First French Zebrafish Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136234v1</w:t>
+                <w:t xml:space="preserve">hal-04263376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2217,51 +2217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lichtfouse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064228v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2022.120689" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lu&#237;sa Lima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Poggio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Aragon&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.104957" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.01.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104783" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.11.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01770538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez-Canela" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sala-Comorera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9755-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad G&#246;tz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Stein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Streleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sunderer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00008-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lichtfouse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2022.120689" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lu&#237;sa Lima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Poggio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Aragon&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.104957" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.01.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104783" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.11.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01770538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez-Canela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sala-Comorera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9755-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad G&#246;tz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Stein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Streleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sunderer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00008-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>