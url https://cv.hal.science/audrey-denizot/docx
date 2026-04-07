--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -230,343 +230,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591633v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Ca2+ signals by astrocyte nanoscale morphology at tripartite synapses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinforcing interdisciplinary collaborations to unravel the astrocyte &amp;quot;Calcium Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Covelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Badoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erik de Schutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.24258⟩</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12031-022-02006-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582629v2</w:t>
+                <w:t xml:space="preserve">hal-03520863v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcing interdisciplinary collaborations to unravel the astrocyte &amp;quot;Calcium Code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Ca2+ signals by astrocyte nanoscale morphology at tripartite synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misa Arizono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Covelo</w:t>
+                <w:t xml:space="preserve">Valentin Nägerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Badoual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Denizot</w:t>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik de Schutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12031-022-02006-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/glia.24258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520863v4</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of calcium signaling in fine astrocytic processes: effect of spatial properties on spontaneous activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misa Arizono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin U Nägerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (8, e1006795), pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -805,51 +805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Fages; Sabine Pérès, Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -874,103 +874,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Badoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misa Arizono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1-5, </w:t>
@@ -1034,51 +1034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Calì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik de Schutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1308,51 +1308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular Ca 2+ Dynamics in Astrocytes: Modeling the Underlying Spatiotemporal Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharmila Venugopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1662,51 +1662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591633v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Veloz Castillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Puchenkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cal&#236;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Schutter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.70091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03582629v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24258" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03520863v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Covelo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Badoual" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-022-02006-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184344v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin U N&#228;gerl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433984" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477206.3477456" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541189v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Lenk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Genocchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippa Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsa Taheri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3742-5_11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Venugopal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02406699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEI093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591633v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Veloz Castillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Puchenkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cal&#236;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Schutter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.70091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03520863v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Covelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Badoual" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-022-02006-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03582629v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24258" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184344v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin U N&#228;gerl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433984" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477206.3477456" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541189v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Lenk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Genocchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippa Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsa Taheri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3742-5_11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Venugopal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02406699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEI093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>