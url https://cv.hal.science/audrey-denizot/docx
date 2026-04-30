--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -230,343 +230,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591633v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcing interdisciplinary collaborations to unravel the astrocyte &amp;quot;Calcium Code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Ca2+ signals by astrocyte nanoscale morphology at tripartite synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Covelo</w:t>
+                <w:t xml:space="preserve">Misa Arizono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Badoual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Denizot</w:t>
+                <w:t xml:space="preserve">Valentin Nägerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik de Schutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12031-022-02006-w⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.24258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520863v4</w:t>
+                <w:t xml:space="preserve">hal-03582629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Ca2+ signals by astrocyte nanoscale morphology at tripartite synapses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinforcing interdisciplinary collaborations to unravel the astrocyte &amp;quot;Calcium Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Covelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Badoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erik de Schutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/glia.24258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12031-022-02006-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582629v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520863v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of calcium signaling in fine astrocytic processes: effect of spatial properties on spontaneous activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misa Arizono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin U Nägerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (8, e1006795), pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -805,51 +805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Fages; Sabine Pérès, Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -868,278 +868,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic Spatially-Extended Simulations Predict the Effect of ER Distribution on Astrocytic Microdomain Ca2+ Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Calì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik de Schutter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433984⟩</w:t>
+              <w:t xml:space="preserve">NANOCOM 2021: Eighth Annual ACM International Conference on Nanoscale Computing and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, New York, NY, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477206.3477456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106797v1</w:t>
+                <w:t xml:space="preserve">hal-03590777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Spatially-Extended Simulations Predict the Effect of ER Distribution on Astrocytic Microdomain Ca2+ Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Badoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misa Arizono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOCOM 2021: Eighth Annual ACM International Conference on Nanoscale Computing and Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, New York, NY, United States. pp.1-5, </w:t>
+              <w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3477206.3477456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590777v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1308,51 +1308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular Ca 2+ Dynamics in Astrocytes: Modeling the Underlying Spatiotemporal Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharmila Venugopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1662,51 +1662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591633v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Veloz Castillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Puchenkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cal&#236;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Schutter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.70091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03520863v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Covelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Badoual" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-022-02006-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03582629v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24258" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184344v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin U N&#228;gerl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433984" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477206.3477456" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541189v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Lenk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Genocchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippa Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsa Taheri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3742-5_11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Venugopal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02406699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEI093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591633v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Veloz Castillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Puchenkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cal&#236;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Schutter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.70091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03582629v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24258" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03520863v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Covelo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Badoual" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-022-02006-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184344v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin U N&#228;gerl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477206.3477456" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433984" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541189v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Lenk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Genocchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippa Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsa Taheri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3742-5_11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Venugopal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02406699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEI093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>