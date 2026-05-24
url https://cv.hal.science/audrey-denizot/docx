--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -230,343 +230,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591633v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Ca2+ signals by astrocyte nanoscale morphology at tripartite synapses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinforcing interdisciplinary collaborations to unravel the astrocyte &amp;quot;Calcium Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Covelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Badoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erik de Schutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.24258⟩</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12031-022-02006-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582629v2</w:t>
+                <w:t xml:space="preserve">hal-03520863v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcing interdisciplinary collaborations to unravel the astrocyte &amp;quot;Calcium Code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Ca2+ signals by astrocyte nanoscale morphology at tripartite synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misa Arizono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Covelo</w:t>
+                <w:t xml:space="preserve">Valentin Nägerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Badoual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Denizot</w:t>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik de Schutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12031-022-02006-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/glia.24258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520863v4</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of calcium signaling in fine astrocytic processes: effect of spatial properties on spontaneous activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misa Arizono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin U Nägerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (8, e1006795), pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -805,51 +805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Fages; Sabine Pérès, Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -900,51 +900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Calì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik de Schutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -991,103 +991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Badoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misa Arizono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1-5, </w:t>
@@ -1308,51 +1308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular Ca 2+ Dynamics in Astrocytes: Modeling the Underlying Spatiotemporal Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharmila Venugopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1361,161 +1361,281 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-19, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting for Missed Events in the Bayesian Modeling of IP3R Multimodal Gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schayma Ben Marzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating calcium signaling in fine astrocytic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quantitative Methods [q-bio.QM]. Université de Lyon, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LYSEI093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02406699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1662,51 +1782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591633v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Veloz Castillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Puchenkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cal&#236;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Schutter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.70091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03582629v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24258" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03520863v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Covelo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Badoual" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-022-02006-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184344v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin U N&#228;gerl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477206.3477456" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433984" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541189v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Lenk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Genocchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippa Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsa Taheri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3742-5_11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Venugopal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02406699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEI093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591633v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Veloz Castillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Puchenkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cal&#236;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Schutter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.70091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03520863v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Covelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Badoual" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-022-02006-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03582629v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24258" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184344v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin U N&#228;gerl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477206.3477456" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433984" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541189v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Lenk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Genocchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippa Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsa Taheri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3742-5_11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Venugopal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05612424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schayma Ben Marzougui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02406699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEI093" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>