--- v0 (2026-03-07)
+++ v1 (2026-05-06)
@@ -1713,217 +1713,229 @@
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145, pp.79-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of transport between two bacteria in saturated porous media with distinct pore size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjuan Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvina Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (18), pp.14602-14614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5RA21695H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a mixed particle/surfactant emulsifier system on water-in-oil emulsion stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1954,132 +1966,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 457, pp.49-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential scanning calorimetry analysis of W/O emulsions prepared by miniature scale magnetic agitation and microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinara Sunagatullina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2088,617 +2100,617 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (2), pp.337-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cjce.21925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed O/W emulsions stabilized by solid particles: A model system for controlled mass transfer triggered by surfactant addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 386 (1), pp.218-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.07.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of water-in-oil emulsions stabilized with solid particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 365 (1-3), pp.171-177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2010.01.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition Ripening in Mixed Water-in-Oil Emulsions Stabilized with Solid Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (7), pp.948-952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01932690701808395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Scanning Calorimetry as a Tool for Following Emulsion Evolution in Microgravity Conditions from the MAP-Project FASES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Japan Society of Microgravity Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25, pp.403-406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15011/jasma.25.3.403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2708,78 +2720,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of robust carbon monoliths derived from phenolic resin for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2811,100 +2823,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formula XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de charbon actif à partir de résine phénolique pour la séparation du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Delevingne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,87 +2948,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chimie Durable 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Division de Chimie Durable de la SCF, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3061,100 +3073,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE 14 &amp; ECAB 7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3186,194 +3198,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Formulation 2022 de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam properties of sugar-based surfactants: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre stabilité des émulsions eau-dans-huile et cristallisation de gouttes d’eau générées par microfluidique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3432,51 +3444,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Calorimétrie et d’Analyse Thermique JAT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3486,449 +3498,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring lignins as bio-based stabilizers for advanced water-in-water emulsion design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliséa Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Carouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layella Ziyani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formula XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Sofia (Bulgaria), Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A.U.V.E. PROJECT - NADES as innovative adjuvant solutions for plant treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zian Costalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ernenwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORMULA XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Sofia (Bulgaria), Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation et étude de solutions concentrées et innovantes pour la protection des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Brunerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of activated carbon materials derived from phenolic resin for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3960,100 +3972,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE&amp;ECAB Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de solides carbonés poreux enrichis en azote à partir de résines polybenzoxazines pour la séparation du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4085,51 +4097,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4139,220 +4151,220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la tension de surface et l’angle de mouillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Huang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation des produits cosmétiques : Tests et Mesures - De la physico-chimie au passage cutané</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cosmetic Valley Editions, 2022, 978-2-490639-45-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Transfers Within Emulsions Studied by Differential Scanning Calorimetry (DSC) - Application to Composition Ripening and Solid Ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fouconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mass Transfer - Advanced Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2011, 978-953-307-636-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/20279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4420,51 +4432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8091C275"/>
+    <w:nsid w:val="915068D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4651,51 +4663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-drelich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9597-8380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14444089X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wadouachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102338" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03530268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Herrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Frot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.12.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dussaussoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Lamy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemba Abdellahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Golonu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mika" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ma Golonu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125525" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.06.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01803773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dalmazzone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Liggieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.12.053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lignel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.07.065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Omri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21101301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Lu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Miao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chagnault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjuan Bai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cochet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21695H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02191018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nesterenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.044" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinara Sunagatullina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21925" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXRL9BT1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grossiord" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.07.072" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2D1TG79-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.01.042" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0KNCJZP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02466027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sacca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932690701808395" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gomez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15011/jasma.25.3.403" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04387926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02491826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127214v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;a Vignal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Carouge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127727v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Brunerie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clausse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fouconnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/20279" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-drelich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9597-8380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14444089X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wadouachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102338" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03530268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Herrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Frot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.12.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dussaussoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Lamy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemba Abdellahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Golonu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mika" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ma Golonu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125525" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.06.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01803773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dalmazzone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Liggieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.12.053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lignel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.07.065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Omri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21101301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Lu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Miao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chagnault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6ZFS9QV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjuan Bai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21695H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02191018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nesterenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.044" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinara Sunagatullina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21925" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXRL9BT1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grossiord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gomez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.07.072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2D1TG79-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.01.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0KNCJZP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02466027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sacca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932690701808395" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gomez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15011/jasma.25.3.403" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04387926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02491826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;a Vignal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Carouge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Brunerie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127881v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clausse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fouconnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/20279" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>