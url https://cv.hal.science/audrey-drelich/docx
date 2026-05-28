--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -2728,307 +2728,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of robust carbon monoliths derived from phenolic resin for CO2 separation</w:t>
+                <w:t xml:space="preserve">Développement de charbon actif à partir de résine phénolique pour la séparation du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liana Delevingne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Delbecq</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Chimie Durable 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Division de Chimie Durable de la SCF, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417408v1</w:t>
+                <w:t xml:space="preserve">hal-04757555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de charbon actif à partir de résine phénolique pour la séparation du CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of robust carbon monoliths derived from phenolic resin for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Delevingne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Drelich</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Berthauld-Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Chimie Durable 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Division de Chimie Durable de la SCF, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Formula XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757555v1</w:t>
+                <w:t xml:space="preserve">hal-04417408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,64 +3109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,64 +3883,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of activated carbon materials derived from phenolic resin for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4008,64 +4008,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de solides carbonés poreux enrichis en azote à partir de résines polybenzoxazines pour la séparation du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4432,51 +4432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="915068D5"/>
+    <w:nsid w:val="BA7F33AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4663,51 +4663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-drelich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9597-8380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14444089X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wadouachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102338" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03530268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Herrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Frot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.12.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dussaussoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Lamy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemba Abdellahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Golonu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mika" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ma Golonu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125525" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.06.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01803773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dalmazzone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Liggieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.12.053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lignel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.07.065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Omri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21101301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Lu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Miao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chagnault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6ZFS9QV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjuan Bai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21695H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02191018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nesterenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.044" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinara Sunagatullina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21925" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXRL9BT1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grossiord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gomez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.07.072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2D1TG79-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.01.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0KNCJZP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02466027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sacca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932690701808395" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gomez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15011/jasma.25.3.403" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04387926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02491826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;a Vignal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Carouge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Brunerie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127881v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clausse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fouconnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/20279" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-drelich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9597-8380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14444089X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wadouachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102338" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03530268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Herrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Frot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.12.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dussaussoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Lamy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemba Abdellahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Golonu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mika" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ma Golonu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125525" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.06.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01803773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dalmazzone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Liggieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.12.053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lignel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.07.065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Omri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21101301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Lu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Miao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chagnault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6ZFS9QV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjuan Bai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21695H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02191018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nesterenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.044" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinara Sunagatullina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21925" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXRL9BT1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grossiord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gomez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.07.072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2D1TG79-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02465994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.01.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0KNCJZP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02466027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sacca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932690701808395" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gomez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15011/jasma.25.3.403" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04387926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02491826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;a Vignal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Carouge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Brunerie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127881v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clausse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fouconnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/20279" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>