--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -182,243 +182,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifelong learning and Social Cohesion</w:t>
+                <w:t xml:space="preserve">From Upper Secondary to Further Education: European Models of Post-Compulsory Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The dynamics and social outcomes of education systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.223-244, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Palgrave Macmillan UK, pp.46-69, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9781137025692_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02487652v1</w:t>
+                <w:t xml:space="preserve">hal-04427104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Upper Secondary to Further Education: European Models of Post-Compulsory Learning</w:t>
+                <w:t xml:space="preserve">Lifelong learning and Social Cohesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimeglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">janmaat J.G.; Duru Bellat M.; Mehaut P.; Green A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The dynamics and social outcomes of education systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan UK, pp.46-69, 2013, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.223-244, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427104v1</w:t>
+                <w:t xml:space="preserve">halshs-02487652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does international migration help to break the poverty cycle ?</w:t>
               </w:r>
@@ -721,51 +721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la pratique sportive des étudiants : enjeux sanitaires, sociaux et managériaux pour les universités françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimeglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1769,204 +1769,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00455356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Investment in Job-Training Increase the Performances of Moroccan Firms ?</w:t>
+                <w:t xml:space="preserve">On the Measurement of Wage Mobility and its Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saïd Hanchane</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Silber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manpower</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (5), pp.585 - 602</w:t>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99-100, pp.91-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00531029v1</w:t>
+                <w:t xml:space="preserve">halshs-00455368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Measurement of Wage Mobility and its Decomposition</w:t>
+                <w:t xml:space="preserve">How Does Investment in Job-Training Increase the Performances of Moroccan Firms ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michal Weber</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Hanchane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 99-100, pp.91-115</w:t>
+              <w:t xml:space="preserve">International Journal of Manpower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (5), pp.585 - 602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00455368v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00531029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1978,295 +1978,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-party logistics efficiency: an innovative two-stage DEA analysis of the French market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le double projet des étudiants sportifs de haut-niveau : de l'éclairage empirique aux dispositifs d'accompagnement universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimeglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Petiot</w:t>
+                <w:t xml:space="preserve">Mickaële Molinari-Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Value and Competitiveness in Logistics (VCL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">S2MS - Société Savante de Management du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Hauts-de-France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430673v1</w:t>
+                <w:t xml:space="preserve">hal-03467821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le double projet des étudiants sportifs de haut-niveau : de l'éclairage empirique aux dispositifs d'accompagnement universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dimeglio</w:t>
+                <w:t xml:space="preserve">Third-party logistics efficiency: an innovative two-stage DEA analysis of the French market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickaële Molinari-Perrier</w:t>
+                <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S2MS - Société Savante de Management du Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st Workshop on Value and Competitiveness in Logistics (VCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Copenhague, France. pp.581-604, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13675567.2020.1784117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467821v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistics Services Providers Performance - Evidence from a French 3PLs Data Envelopment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au 1ière Rencontres Francophones Transport-Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFTM, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2291,77 +2291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of French Logistics Services Providers (3PLs): A First Data Envelopment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au 15th International Conference on Data Envelopment Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Perpignan, 2017, Perpignan, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2395,77 +2395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of French logistics services providers performance using data envelopment analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au 15th European Worshop on Efficiency and Productivity Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EWEPA, 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3895,178 +3895,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Job Training on the Performances of Moroccan Firms: Empirical Evidence with Firm-Level Panel Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La diffusion de la formation formelle au sein de l'entreprise : une externalité de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Economics of Education, Firm Behaviour and Training Policies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">25èmes Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00455383v1</w:t>
+                <w:t xml:space="preserve">halshs-00455387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion de la formation formelle au sein de l'entreprise : une externalité de la formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Job Training on the Performances of Moroccan Firms: Empirical Evidence with Firm-Level Panel Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Hanchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées de Microéconomie Appliquée (JMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, La Réunion, France</w:t>
+              <w:t xml:space="preserve">International Conference on Economics of Education, Firm Behaviour and Training Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00455387v1</w:t>
+                <w:t xml:space="preserve">halshs-00455383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spillover Effect of Training Within the Firm</w:t>
               </w:r>
@@ -5137,51 +5137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimeglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137025692_3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudith Kahn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovav Eshet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanchane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Silber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-106-03" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.010.0034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Briec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Kerstens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Stenger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mekki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.07.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2020.1856336" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deutsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0220" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Billfeld" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ml.v11i3.229" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econedurev.2013.07.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWHLJRCW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.08.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-616T71H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01437721011066371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-SJDM8KJ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Weber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavaignac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2020.1784117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Molinari-Perrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31600.46088" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stenger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455387v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00382940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouoiyour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137025692_3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimeglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudith Kahn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovav Eshet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanchane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Silber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-106-03" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.010.0034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Briec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Kerstens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Stenger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mekki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.07.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2020.1856336" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deutsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0220" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Billfeld" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ml.v11i3.229" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econedurev.2013.07.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWHLJRCW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.08.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-616T71H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01437721011066371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-SJDM8KJ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Weber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Molinari-Perrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavaignac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2020.1784117" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31600.46088" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stenger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00382940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouoiyour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>