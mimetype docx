--- v1 (2026-04-01)
+++ v2 (2026-05-22)
@@ -590,1317 +590,1408 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00455364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre et réussir sa première année dans le supérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le développement de la pratique sportive des étudiants : enjeux sanitaires, sociaux et managériaux pour les universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimeglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 106, pp. 53-80. </w:t>
+              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 10 (1), pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/ef-106-03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mavs.010.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04429403v1</w:t>
+                <w:t xml:space="preserve">hal-05586228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la pratique sportive des étudiants : enjeux sanitaires, sociaux et managériaux pour les universités françaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivre et réussir sa première année dans le supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 10 (1), pp.33-53. </w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106, pp. 53-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mavs.010.0034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/ef-106-03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931302v1</w:t>
+                <w:t xml:space="preserve">halshs-04429403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalised commensurability properties of efficiency measures: Implications for productivity indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Briec</w:t>
+                <w:t xml:space="preserve">Le développement de la pratique sportive des étudiants : enjeux sanitaires, sociaux et managériaux pour les universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimeglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agathe Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.037⟩</w:t>
+              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 10 (1), pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mavs.010.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714342v1</w:t>
+                <w:t xml:space="preserve">hal-04931302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional distance functions and social welfare: Some axiomatic and dual properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Generalised commensurability properties of efficiency measures: Implications for productivity indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayman Mekki</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan Kerstens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2021.07.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550844v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the measurement of educational attainment and inequality with ordinal variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directional distance functions and social welfare: Some axiomatic and dual properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Briec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Silber</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Mekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09645292.2020.1856336⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430670v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School Externalities and Scholastic Performance : an efficiency analysis based on the 2009 Pisa data for Azerbaijan</w:t>
+                <w:t xml:space="preserve">On the measurement of educational attainment and inequality with ordinal variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Silber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manpower</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (N°2), pp. 158-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09645292.2020.1856336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426973v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School externalities and scholastic performance: an efficiency analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">School Externalities and Scholastic Performance : an efficiency analysis based on the 2009 Pisa data for Azerbaijan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Silber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Deutsch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Silber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Manpower</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40 (1), pp.102-119. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430758v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and Subjective Poverty in sending countries: An analysis of the Egyptian case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yehudith Kahn</w:t>
+                <w:t xml:space="preserve">School externalities and scholastic performance: an efficiency analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nir Billfeld</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Silber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33182/ml.v11i3.229⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Manpower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (1), pp.102-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJM-09-2017-0220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426991v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating an educational production function for five countries of Latin America on the basis of the PISA data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Deutsch</w:t>
+                <w:t xml:space="preserve">Migration and Subjective Poverty in sending countries: An analysis of the Egyptian case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehudith Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Silber</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yovav Eshet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Billfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics of Education Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econedurev.2013.07.005⟩</w:t>
+              <w:t xml:space="preserve">Migration Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (3), pp.353-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33182/ml.v11i3.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04427019v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the standard achievement and well-being indexes and their relation to the Hicks–Moorsteen productivity index</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Briec</w:t>
+                <w:t xml:space="preserve">Estimating an educational production function for five countries of Latin America on the basis of the PISA data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agathe Stenger</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Silber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.08.004⟩</w:t>
+              <w:t xml:space="preserve">Economics of Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.245-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econedurev.2013.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427031v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does job-training increase firm performance? The case of Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the standard achievement and well-being indexes and their relation to the Hicks–Moorsteen productivity index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Briec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saïd Hanchane</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manpower</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/01437721011066371⟩</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.900-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00455356v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Measurement of Wage Mobility and its Decomposition</w:t>
+                <w:t xml:space="preserve">How does job-training increase firm performance? The case of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michal Weber</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Hanchane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Manpower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (5), pp.585 - 602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/01437721011066371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00455368v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00455356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Measurement of Wage Mobility and its Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Silber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99-100, pp.91-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00455368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Investment in Job-Training Increase the Performances of Moroccan Firms ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1916,51 +2007,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Manpower</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (5), pp.585 - 602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00531029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1970,639 +2061,639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le double projet des étudiants sportifs de haut-niveau : de l'éclairage empirique aux dispositifs d'accompagnement universitaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+                <w:t xml:space="preserve">Third-party logistics efficiency: an innovative two-stage DEA analysis of the French market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaële Molinari-Perrier</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S2MS - Société Savante de Management du Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st Workshop on Value and Competitiveness in Logistics (VCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Copenhague, France. pp.581-604, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13675567.2020.1784117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467821v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-party logistics efficiency: an innovative two-stage DEA analysis of the French market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+                <w:t xml:space="preserve">Le double projet des étudiants sportifs de haut-niveau : de l'éclairage empirique aux dispositifs d'accompagnement universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimeglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Petiot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaële Molinari-Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Value and Competitiveness in Logistics (VCL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">S2MS - Société Savante de Management du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Hauts-de-France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430673v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistics Services Providers Performance - Evidence from a French 3PLs Data Envelopment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au 1ière Rencontres Francophones Transport-Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFTM, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of French Logistics Services Providers (3PLs): A First Data Envelopment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au 15th International Conference on Data Envelopment Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Perpignan, 2017, Perpignan, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.31600.46088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of French logistics services providers performance using data envelopment analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au 15th European Worshop on Efficiency and Productivity Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EWEPA, 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement et ESS : une vieille histoire pleine d’avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au 37ième journées de l’Association d’Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AES, 2017, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of European Educational Systems and the Higher Education Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2631,73 +2722,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Efficiency in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UOM, 2013, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moroccan Emigration : Does It Help To Break Households’Poverty Cycle? Emigration Policy Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2726,168 +2817,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au Quatrième Dialogue Euro Méditerranéen de Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENA, 2013, Rabat (MOROCCO), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard Achievement and Well Being Indexes : A Recomposition of the Hicks-Moorsteen Productivity Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au Workshop Efficiency in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UOM, 2013, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Homecoming on Subjective Poverty : Circular Migration in Turkey, Egypt and Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2916,73 +3007,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au Turkish Migration in Europe - Projecting the Next 50 Years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RCTS; LCSS; TurkMIS, 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From regimes of education and training to regimes of social cohesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3011,73 +3102,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au International Working Party on Labour Market Segmentation 32nd Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education, VET and Social Cohesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3106,73 +3197,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations of Contemporary Capitalism: Actors, Institutions, Processes, 23rd Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SASE, 2011, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does International Migration help to Break the Poverty Cycle ? A Comparison of Egypt and Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehudith Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3201,73 +3292,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au 4th Annual International Conference on Mediterranean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Migration and Inequalities in sending countries : a comparative analyze of the Turkish and Egyptian cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehudith Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3296,73 +3387,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au 4th Meeting of the ECINEQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Study of Economic Inequality, 2011, Catania (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education, Vocational Education Training and Social Cohesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3378,314 +3469,314 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au SASE's 22nd Annual Conference: Governance Across Borders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context and returns of the diffusion effects of training within the firm. Evidence with French matched data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au 50e congrès annuel de la Société Canadienne de Science Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Manoir St-Castin du Lac-Beauport, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse critique des méthodes d’évaluation des effets moyens de traitement. Application aux effets salariaux de la formation professionnelle continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au 3ème rencontre scientifique de l’Instance Nationale d’Evaluation du Système d’Education et de Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spillover Effect of Training Within the Firm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication a l’Annual Conference EALE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Amsterdam, Netherlands. pp.585-602, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/01437721011066371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing the Dispersion of Earnings to Analyze the Impact of On-the-Job Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Silber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3714,142 +3805,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Interdisciplinary Congress on Research in Vocational Education and Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00382955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation continue et ses externalités en termes d’accumulation du savoir au sein de l’entreprise. Analyse théorique et propositions d’approches d’évaluation micro économétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication à l’Ecole académique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Job Training on the Performances of Moroccan Firms : Empirical Evidence with Firm-Level Panel Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Hanchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3865,142 +3956,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Firm Behaviour and Training Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion de la formation formelle au sein de l'entreprise : une externalité de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées de Microéconomie Appliquée (JMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00455387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Job Training on the Performances of Moroccan Firms: Empirical Evidence with Firm-Level Panel Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Hanchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4016,142 +4107,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Economics of Education, Firm Behaviour and Training Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00455383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spillover Effect of Training Within the Firm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference EALE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00455380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Externality and Earning's Dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4167,189 +4258,189 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Meeting of the ECINEQ Society for the Study of Economic Inequality (ECINEQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00455384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Effects on Productivity and Wages Considering the Average Human Capital of Workers in the Production Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth European Workshop on Efficiency and Productivity Analysis (EWEPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00455386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'origine ethnique: Application aux enfants issus de l'immigration en France entre 1963 et 1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIVème Congrès annuel de l'Association Française de Science Economique (AFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00455389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4359,215 +4450,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Diffusion and Training Investment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00455375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hétérogénéité des rendements des programmes de formation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00455371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Estimate the Average Effect of Job Training on Wages? An Empirical Comparison of Economic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00382951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4577,51 +4668,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing the Dispersion of Earnings to Analyze the Impact of On-the-Job Training.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4643,354 +4734,354 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Silber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00455374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concentration ethnique influence t'elle le niveau d'éducation des enfants issus de l'immigration en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00455376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de la formation professionnelle initiale au Maroc et impact des actions de formation continue sur les performances des entreprises marocaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Bouoiyour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Hanchane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Research n°FEM31-23, CATT Université de Pau; Laboratoire d'économie et sociologie du travail (LEST). 2008, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00382948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation continue et ses externalités en termes d'accumulation du savoir au sein de l'entreprise. Analyse théorique et propositions d'approches d'évaluation microéconométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de la Méditerranée - Aix-Marseille II, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00382940v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-00382948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5137,51 +5228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137025692_3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimeglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudith Kahn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovav Eshet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanchane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Silber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-106-03" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.010.0034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Briec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Kerstens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Stenger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mekki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.07.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2020.1856336" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deutsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0220" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Billfeld" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ml.v11i3.229" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econedurev.2013.07.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWHLJRCW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.08.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-616T71H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01437721011066371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-SJDM8KJ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Weber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Molinari-Perrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavaignac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2020.1784117" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31600.46088" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stenger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00382940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouoiyour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137025692_3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimeglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudith Kahn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovav Eshet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanchane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Silber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586228v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.010.0034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-106-03" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Briec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Kerstens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Stenger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mekki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.07.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2020.1856336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deutsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0220" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Billfeld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ml.v11i3.229" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econedurev.2013.07.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWHLJRCW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427031v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.08.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-616T71H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01437721011066371" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-SJDM8KJ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Weber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavaignac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2020.1784117" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Molinari-Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31600.46088" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stenger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430793v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430878v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455387v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouoiyour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00382940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>