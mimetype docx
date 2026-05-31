--- v0 (2026-04-08)
+++ v1 (2026-05-31)
@@ -65,65 +65,65 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Docteure en aménagement (2024 - université de Perpignan) et qualifiée au CNU section 24 (aménagemement), j'évolue depuis plus de dix ans dans des la recherche et l’action (ex: think-tank régionaux en Occitanie) à partir de méthodologies de terrain inspirées de la socio-anthropologie.</w:t>
+        <w:t xml:space="preserve">Docteure en aménagement (fin 2024) et qualifiée au CNU section 24 (2025), j'ai développé une réflexion interdisciplinaire sur les transitions environnementales et les politiques écologiques dans le secteur de la construction comme de l'aménagement-urbanisme. Pour cela, j'analyse la fabrique des transitions et les dynamiques de transformation sociale à partir des matières et des enjeux sociotechniques comme sociopolitiques.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pendant le doctorat, j'ai développé une réflexion interdisciplinaire sur les transitions écologiques en aménagement et urbanisme, en prenant en compte les questions matérielles et les enjeux sociotechniques ou sociopolitiques de la fabrique des transitions. J'ai également assuré des enseignements de niveau licence et master en géographie/aménagement et en sociologie (UPVD, université Jean Jaurès de Toulouse).</w:t>
+        <w:t xml:space="preserve">J'assure des enseignements en licence et master en géographie/aménagement et en sociologie et j'interviens dans la formation profesionnelle au CFA BTP Occitanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En poste à l'Ecole nationale des ponts et chaussées, je questionne la filière du plastique du mobilier urbain dans le cadre du programme PIREN - Seine.</w:t>
+        <w:t xml:space="preserve">En poste à l'Ecole nationale des ponts et chaussées, je m'intéresse à la matière plastique dans la construction et l'aménagement urbain dans le cadre du programme PIREN - Seine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -499,165 +499,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décarbonation de la ville par les déchets, une idée partagée ? Représentations et pratiques autour des déchets (inertes) du BTP et de l'Économie Circulaire en Occitanie.</w:t>
+                <w:t xml:space="preserve">Interroger la fabrique du « gouvernement écologique local » en Occitanie à partir des déchets du BTP et de la politique de transition vers l'Economie Circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dupont -Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUTURE Days 2021 - Vers la décarbonation des villes et des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">58ème colloque de la Société Québécoise de Sciences Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819613v1</w:t>
+                <w:t xml:space="preserve">hal-03819578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger la fabrique du « gouvernement écologique local » en Occitanie à partir des déchets du BTP et de la politique de transition vers l'Economie Circulaire</w:t>
+                <w:t xml:space="preserve">La décarbonation de la ville par les déchets, une idée partagée ? Représentations et pratiques autour des déchets (inertes) du BTP et de l'Économie Circulaire en Occitanie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dupont -Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème colloque de la Société Québécoise de Sciences Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">FUTURE Days 2021 - Vers la décarbonation des villes et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819578v1</w:t>
+                <w:t xml:space="preserve">hal-03819613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchets du BTP et Economie Circulaire en Occitanie. Une &amp;quot;ressource territoriale&amp;quot; et &amp;quot;soutenable&amp;quot; ignorée des politiques ?</w:t>
               </w:r>
@@ -1815,51 +1815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452313v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont -Camara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717199v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445871v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819633v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cav&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04831513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont-Camara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PERP0017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont - Camara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.131.0076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.37160" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.34831" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PM2NG4T0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13755" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452313v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont -Camara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717199v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445871v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819633v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cav&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04831513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont-Camara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PERP0017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont - Camara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.131.0076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.37160" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.34831" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PM2NG4T0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13755" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>