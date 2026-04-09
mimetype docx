--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -608,1182 +608,1182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : archives de l’expérience sensorielle et surdité (époque moderne, Picardie et domaine français)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 450 (1), pp.13-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.450.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philosophie humaniste de la surdité. Les poètes Pierre de Ronsard et Joachim Du Bellay au prisme des études sourdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 450 (1), pp.103-126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.450.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scarlett Beauvalet-Boutouyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdn.450.0103⟩</w:t>
+                <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 450 (1), pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.450.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction : archives de l’expérience sensorielle et surdité (époque moderne, Picardie et domaine français)</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 450 (1), pp.177-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.450.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences sourdes, de l’abbaye Saint-Jean d’Amiens au domaine français (XVIe siècle – milieu du XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scarlett Beauvalet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 450 (1), pp.13-36. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 450 (1), 412 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Scarlett Beauvalet-Boutouyrie</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mage par Pierre Menanteau, « Poètes d’aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.27-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1103877ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théologie et exégèse au féminin : la bibliothèque d’étude de Suzanne Habert (Paris, 1631)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296, pp.513-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.223.0513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Muse française et les Isles de Sainctonge (1597-1605), autour d’André Mage de Fiefmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La fonction groupe, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.10360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdn.450.0009⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Duyck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Figures de l’inspiration dans la poésie et la poétique françaises et néo-latines (fin XVIe - début XVIIIe siècle), N°102 (2), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.102.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdn.450.0177⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspiration et compétences des laïcs. Les paraphrases en vers français de la Bible par des non-professionnels de la foi (Lortigue, Jangaston, Marie de Pech)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Figures de l’inspiration : poésie française, poétiques néolatines et françaises (fin XVIe-début XVIIIe siècle), éd. A. Duru et Cl. Duyck, N°102 (2), pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.102.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 450 (1), 412 p</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goulart. Un pasteur aux intérêts vastes comme le monde, études réunies par Olivier Pot, Genève, Droz, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.705-708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un geste éditorial : la publication de contrefaçons. L’exemple des recueils du poète Claude de Trellon sous la Ligue et sous Henri IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Contrefaçons dans le livre et l’estampe, XVe-XXIe s, éd. Yann Sordet, 13, pp.39-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dss.223.0513⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Sepmaine » de Du Bartas, ses lecteurs et la science du temps. En hommage à Yvonne Bellenger, actes du colloque international d’Orléans (12-13 juin 2014), éd. Denis Bjaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.13792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/contextes.10360⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ferrer, Exercices de l’âme fidèle. La littérature de piété en prose dans le milieu réformé francophone (1524‑1685)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 233, pp.452-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.8613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...236 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878953v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03878945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confession de foi poétique et affiliation religieuse chez Jean-Baptiste Chassignet : étude du geste de publication, de 1592 à 1613</w:t>
               </w:r>
@@ -2228,51 +2228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nos pensionnaires sourds et muets » : l’abbaye Saint-Jean à Amiens au début du xviiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarlett Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2476,1356 +2476,1356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit et littérature en Franche-Comté au temps des archiducs Albert et Isabelle : retour sur un recueil d’emblèmes inachevé (vers 1612-1621)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"S'en retornant des Flandres, il alloit à Besançon". Mélanges offerts à Paul Delsalle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.429-436, 2022, 979-10-96159-23-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compétences lettrées et autorité spirituelle au féminin, fin XVIe-début XVIIe siècle : les vies parallèles de Suzanne Habert (Paris) et Jaqua-Françoise Pautrard (Arbois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément, Michèle; Garnier, Isabelle; Krawczyk, Darius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Autorité de la parole spirituelle féminine en français au XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faux titre (458), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.254-270, 2022, 978-90-04-52631-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004526327_015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03912983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une figure de l’ascèse : la crise médicale dans les complaintes du malade en vers français (ca. 1550-ca. 1620)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Boulègue; Christiane Cosme; Michel Perrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ascèse et ascétisme dans l’Occident latin et vernaculaire du Ve au XVIe siècle. Tradition et remise en cause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 507, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-197, 2021, Rencontres, Lectures de la Renaissance latine, 978-2-406-11152-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.429-436, 2022, 979-10-96159-23-9</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraphraser le psautier à Gray (comté de Bourgogne, vers 1600-1613), le cas de l’avocat fiscal poète Jean-Baptiste Chassignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élise Boillet; Gaël Rideau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et pratiques religieuses dans l'espace urbain de l'Europe moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-245, 2020, Le Savoir de Mantice, 9782745355317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...62 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de la traduction chez Maurice Scève : La Deplourable fin de Flamete (Lyon, 1535) et les psaumes 26 et 83 (Lyon, 1542)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Clément; Vân Dung Le Flanchec; Anne-Pascale Pouey-Mounou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maurice Scève. Le poète en quête d’un langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.179-197, 2021, Rencontres, Lectures de la Renaissance latine, 978-2-406-11152-8</w:t>
+              <w:t xml:space="preserve">, pp.221-237, 2020, Études et essais sur la Renaissance, 978-2-406-09008-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.227-245, 2020, Le Savoir de Mantice, 9782745355317</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique de l’amour de soi dans la poésie et les traités spirituels (seconde moitié du XVIe siècle-premier XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou; Charles-Olivier Stiker-Métral. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La « Philautie » humaniste, héritages et postérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-224, 2019, Études et essais sur la Renaissance, 978-2-406-08835-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.221-237, 2020, Études et essais sur la Renaissance, 978-2-406-09008-3</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire je avant l’invention du moi. Questions de méthode et interprétation, à partir du discours spirituel (XVIe siècle-XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la dir. de Catherine Déglise et Anne-Sophie Germain-de Franceschi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes de la relation à Dieu aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.20-34, 2019, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...74 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensibilité divine et communauté émotionnelle dans la tragédie humaniste biblique : le Jephté latin de Buchanan (1554) et ses traductions françaises (1566-1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crystel Bernat et Frédéric Gabriel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émotions de Dieu: Attributions et appropriations chrétiennes (XVIe - XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 184, Brepols Publishers, pp.281-305, 2019, 978-2-503-58367-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.behe-eb.5.117306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.20-34, 2019, Rencontres</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction fable et les Œuvres d’André Mage de Fiefmelin (Saintonge, 1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la dir. de Françoise Poulet et Alice Vintenon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Réforme et la fable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.438-455, 2018, Cahiers d’Humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie et provocation : les poèmes anatomiques de Jean-Édouard Du Monin dans le Phoenix (1585)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editées par Julien Goeury et Thomas Hunkeler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatomie(s) d’une anatomie. Nouvelles recherches sur les "Blasons anatomiques du corps féminin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.527-550, 2018, Cahiers d’Humanisme et Renaissance</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle connivence par la fable mystique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fables mystiques : Savoirs, expériences, représentations du Moyen Âge aux Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.273-289, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.48140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.438-455, 2018, Cahiers d’Humanisme et Renaissance</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adieu aux Muses dans la poésie post-ronsardienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la dir. de Perrine Galand-Hallyn et Anne-Pascale Pouey-Mounou ; éd. par A.-P. Pouey-Mounou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Muse s’amuse. Figures insolites de la Muse à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.301-320, 2016, Cahiers d’Humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique du for intérieur dans la poésie française d’amour profane et saint (1574-1610)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Michel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Démon de l’analogie. Analogie, pensée et invention d’Aristote au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.79-97, 2016, Rencontres</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.301-320, 2016, Cahiers d’Humanisme et Renaissance</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quel titre se faire un nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Goeury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Œuvres du sieur de Fiefmelin, t. I, La Polymnie, ou diverse poesie (1601)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.75-99, 2015, 978-2-7453-2780-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.79-97, 2016, Rencontres</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déraison de Paris et raison d’État dans la Satyre Menippee (1593-1595)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane BOURDIN; Anne RELTGEN-TALLON; Michel PAOLI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Forme de la ville de l’Antiquité à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.221-239, 2015, 978-2-7535-3625-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.75-99, 2015, 978-2-7453-2780-2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un héritage disputé. Une anthologie poétique spondienne par André Mage de Fiefmelin (1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Duché-Gavet, Sabine Lardon, Guylaine Pineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean de Sponde (1557-1595). Un humaniste dans la tourmente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.337-359, 2012, Colloques, congrès et conférences sur la Renaissance européenne, 978-2-8124-0379-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.221-239, 2015, 978-2-7535-3625-8</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture du rapport à soi dans les paraphrases des psaumes de pénitence de Marot à Lagrange (XVIe siècle-XVIIIe siècle), suivi de la bibliographie des psaumes de pénitence en vers français de Marot à la fin du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Rieu, Béatrice Bonhomme, Hélène Baby, Aude Préta-de Beaufort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échos poétiques de la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp. 115-150, 2012, Poétiques et esthétiques XXe-XXIe siècles ; vol. 12, 978-2-7453-2486-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816760v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00816937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler le &amp;quot; langage du ciel et des anges &amp;quot;. Orthodoxie théologique et hétérodoxie mystique du poète Claude Hopil (entre 1603 et 1633)</w:t>
               </w:r>
@@ -4125,950 +4125,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traces de l’expérience sensorielle et surdité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences sourdes, de Saint-Jean d’Amiens au domaine français (16e-18e s.), journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru; Emmanuelle Berthiaud; Scarlett Beauvalet, Nov 2023, Amiens, Musée de Picardie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le maître écrivain et ses instruments : traces poétiques (2e moitié du 16e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l’objet médiéval : les matériels et supports de l’écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laëtitia Barrague-Zouita; Luc Bourgeois; Véronique Dominguez; Séverine Lepape; Isabelle Marchesin, Nov 2023, Paris (Musée de Cluny), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Desseins de professions nobles et publiques d’Antoine de Laval (Paris, 1605), témoignage d’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture de soi à la Renaissance, en marge des genres canoniques, Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul-Victor Desarbres; Véronique Ferrer; Alexandre Tarrête, Apr 2023, Paris, Sorbonne université, Maison de la recherche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Traces de l’expérience sensorielle et surdité</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Frontière de l’action d’écriture dans l’humanisme au féminin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire doctoral « Le texte dans tous ses états », École doctorale Hauts-de-France SHS de l'alliance A2U, journée d'étude "La transmission littéraire au féminin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru; Marine Roussillon, Feb 2023, Arras (Université d'Artois), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronsard, poète national sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences sourdes, de Saint-Jean d’Amiens au domaine français (16e-18e s.), journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru; Emmanuelle Berthiaud; Scarlett Beauvalet, Nov 2023, Amiens, Musée de Picardie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Littérarisations, introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru; Emmanuelle Berthiaud; Scarlett Beauvalet, Nov 2023, Amiens, Musée de Picardie, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Boutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude « Littérarisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru; Fanny Boutinet, Feb 2023, Amiens, Université de Picardie Jules Verne (UPJV), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru; Marine Roussillon, Feb 2023, Arras (Université d'Artois), France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypothèses sur des actions d’écriture à partir du manuscrit 533 de la Bibliothèque municipale de Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’humanisme au féminin : Jaqua Françoise Pautrard, poétesse (c’est-à-dire pédagogue ?), Arbois, début du XVIIe siècle, journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru, Oct 2022, Amiens, université de Picardie Jules Verne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru; Emmanuelle Berthiaud; Scarlett Beauvalet, Nov 2023, Amiens, Musée de Picardie, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se conduire en lettrée, d’après la bibliothèque de Suzanne Habert (Paris, premier XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets textuels : des femmes et leurs livres en Europe, XVIe-XVIIIe siècles, colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Coatalen; Aurélie Griffin, Jun 2022, Paris, Sorbonne nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru; Fanny Boutinet, Feb 2023, Amiens, Université de Picardie Jules Verne (UPJV), France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humanisme dévot au féminin. Confessionnalisation et littérarisation chez Jaqua Françoise Pautrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’humanisme au féminin : les « mélanges » de Jaqua Françoise Pautrard, poétesse et érudite franc-comtoise (début XVIIe siècle), colloque national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru, Oct 2022, Amiens, université de Picardie Jules Verne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru, Oct 2022, Amiens, université de Picardie Jules Verne, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un artefact du livre : une abbesse dans l'espace public. Charlotte de Minut requérant Catherine de Médicis et Sixte V »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Raconter la publication : la place des femmes (XVIe-XVIIIe siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariane Bayle; Fanny Boutinet; Michèle Clément; Michel Jourde, Apr 2022, Lyon (Université Jean Moulin Lyon III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Coatalen; Aurélie Griffin, Jun 2022, Paris, Sorbonne nouvelle, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécité, expériences sensorielles et pratiques poétiques chez Jean de Saint-Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean de Saint-Samson, colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Trémolières; Georges Provot, Sep 2022, Rennes, Archives départementales d'Ille-et-Vilaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru, Oct 2022, Amiens, université de Picardie Jules Verne, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Littérarisation et confessionnalisation : le juriste poète Chassignet dans le comté de Bourgogne (fin XVIe-début XVIIe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherches Interdisciplinaires sur l’Histoire du Littéraire (Grihl), (EHESS-Sorbonne nouvelle), Mar 2022, Aubervilliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, François Trémolières; Georges Provot, Sep 2022, Rennes, Archives départementales d'Ille-et-Vilaine, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du livre au manuscrit : qu’est-ce qu’élaborer un recueil d’emblèmes au début du XVIIe siècle ? Le cas du recueil du graveur Pierre de Loysi et du pseudo-Chassignet sonnettiste (comté de Bourgogne) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du GRAC (IHRIM), Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Keller-Rabbé Edwige; Rajchenbach Élise, Jan 2022, Lyon (Université Lumière Lyon 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322627v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04322645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanisme chrétien et autorité de l’autrice (domaine français). Panel franco-italien « The Feminine Question Among Italian and French Humanists. Representations », org. Laurence Boulègue et Susanna Gambino-Longo</w:t>
               </w:r>
@@ -7023,51 +7023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292577v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816771v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03912931v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duyck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127917v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthiaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet-Boutouyrie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05388921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1103877ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03724184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10360" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03912785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8613" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13792" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05521252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05339264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BHVE3580" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63494" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526327_015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04150389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ascese-et-ascetisme-de-l-antiquite-tardive-a-la-renaissance-traditions-et-remises-en-cause.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/12331-book-08535531-9782745355317.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/maurice-sceve-le-poete-en-quete-d-un-langage.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508889v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-philautie-humaniste-heritages-et-posterite.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.behe-eb.5.117306" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.48140" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05279515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322616v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boutinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03879010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04293226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292577v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816771v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03912931v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duyck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthiaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet-Boutouyrie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05388921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1103877ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03724184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10360" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03912785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8613" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05521252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05339264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BHVE3580" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04150389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63494" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526327_015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ascese-et-ascetisme-de-l-antiquite-tardive-a-la-renaissance-traditions-et-remises-en-cause.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/12331-book-08535531-9782745355317.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/maurice-sceve-le-poete-en-quete-d-un-langage.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508889v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-philautie-humaniste-heritages-et-posterite.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.behe-eb.5.117306" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.48140" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05279515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322616v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boutinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03879010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04293226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>