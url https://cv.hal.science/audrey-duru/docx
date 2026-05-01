--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -51,50 +51,57 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Qu'est-ce qu'être auteur ou autrice ? Ou plutôt, pourquoi accorde-t-on du crédit à certains rédacteurs ou certaines rédactrices en vertu de leurs pratiques d'écriture ? C'est l'expansion de la légitimité à écrire et publier pendant les guerres de Religion qui est au coeur de mes travaux sur la poésie chrétienne et l'écriture humaniste en général.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Axes de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– Poétique lyrique avant le lyrisme : le cas de la poésie spirituelle (16e s.-premier 17e s.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">poésie religieuse, écrits spirituels, paraphrases bibliques, augustinisme, mystique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,3906 +146,4089 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Pautrard, humanistes de père en fille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Saint-Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lettres, idées, arts (XVIe-XVIIIe siècle), Christelle Bahier-Porte; Delphine Reguig, 978-2-86272-814-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclogue, contre l’exercice poetique ingrat à son maistre. Les Œuvres du sieur de Fiefmelin, t. I La Polymnie (1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, pp.109-129 et 213-231, 2015, 978-2-7453-2780-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accueil poetique et chrestien. Les Œuvres du sieur de Fiefmelin, t. I La Polymnie (1601)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, pp.130-142 et 233-251, 2015, 978-2-7453-2780-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, pp.109-129 et 213-231, 2015, 978-2-7453-2780-2</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais de soi. Poésie spirituelle et rapport à soi, entre Montaigne et Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, pp.510, 2012, Travaux d'Humanisme et Renaissance ; vol. 506, 978-2-600-01572-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences sourdes, de l’abbaye Saint-Jean d’Amiens au domaine français (XVIe siècle – milieu du XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scarlett Beauvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 450 (1), 412 p., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l’inspiration dans la poésie et la poétique françaises et néo-latines (fin XVIe - début XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (102), pp.212, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l’inspiration dans la poésie et la poétique françaises et néo-latines (fin XVIe - début XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Duyck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Audrey Duru; Clément Duyck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N°102 (2), 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/licla1.102.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : archives de l’expérience sensorielle et surdité (époque moderne, Picardie et domaine français)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Audrey Duru</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 450 (1), pp.13-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.450.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scarlett Beauvalet-Boutouyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 450 (1), pp.13-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdn.450.0013⟩</w:t>
+              <w:t xml:space="preserve">, 2025, n° 450 (1), pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.450.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie humaniste de la surdité. Les poètes Pierre de Ronsard et Joachim Du Bellay au prisme des études sourdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 450 (1), pp.103-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.450.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 450 (1), pp.177-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.450.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mage par Pierre Menanteau, « Poètes d’aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.27-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1103877ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théologie et exégèse au féminin : la bibliothèque d’étude de Suzanne Habert (Paris, 1631)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296, pp.513-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.223.0513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Muse française et les Isles de Sainctonge (1597-1605), autour d’André Mage de Fiefmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La fonction groupe, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.10360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdn.450.0103⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Duyck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Figures de l’inspiration dans la poésie et la poétique françaises et néo-latines (fin XVIe - début XVIIIe siècle), N°102 (2), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.102.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdn.450.0009⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspiration et compétences des laïcs. Les paraphrases en vers français de la Bible par des non-professionnels de la foi (Lortigue, Jangaston, Marie de Pech)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Figures de l’inspiration : poésie française, poétiques néolatines et françaises (fin XVIe-début XVIIIe siècle), éd. A. Duru et Cl. Duyck, N°102 (2), pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.102.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goulart. Un pasteur aux intérêts vastes comme le monde, études réunies par Olivier Pot, Genève, Droz, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.705-708</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...85 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 450 (1), 412 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un geste éditorial : la publication de contrefaçons. L’exemple des recueils du poète Claude de Trellon sous la Ligue et sous Henri IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Contrefaçons dans le livre et l’estampe, XVe-XXIe s, éd. Yann Sordet, 13, pp.39-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1103877ar⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Sepmaine » de Du Bartas, ses lecteurs et la science du temps. En hommage à Yvonne Bellenger, actes du colloque international d’Orléans (12-13 juin 2014), éd. Denis Bjaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.13792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confession de foi poétique et affiliation religieuse chez Jean-Baptiste Chassignet : étude du geste de publication, de 1592 à 1613</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (1), pp.45-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/contextes.10360⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ferrer, Exercices de l’âme fidèle. La littérature de piété en prose dans le milieu réformé francophone (1524‑1685)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 233, pp.452-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.8613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...82 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire de l’apocalypse, à travers la Paraphrase sur le tableau de Michel Ange du dernier jugement d’Edmond Breuché (1644)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Imaginaires et représentations de l'Apocalypse à la Renaissance, Bouquet X (automne)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une signature de poète : &amp;quot;Pierre Du Val, évêque de Sées&amp;quot; (vers 1507-1564)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seizième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les évêques et les arts, éd. Gary Ferguson, 11, pp.137-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simon Goulart. Un pasteur aux intérêts vastes comme le monde, études réunies par Olivier Pot, Genève, Droz, 2013</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'équivoque mystique chez Claude Hopil : être autorisé sans faire autorité (entre 1603 et 1633)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, janvier-mars 2013 (1), pp. 15-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cantiques du sieur de Maisonfleur, une anthologie &amp;quot; entre deux chaires &amp;quot; : périple éditorial entre 1580 et 1621</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 80, pp.705-708</w:t>
+              <w:t xml:space="preserve">, 2011, tome LXXIII (1), pp. 33-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Contrefaçons dans le livre et l’estampe, XVe-XXIe s, éd. Yann Sordet, 13, pp.39-59</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une utopie poétique : l'Église des Îles de Saintonge, par André Mage de Fiefmelin (1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foi et vie : Revue de culture protestante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, juin 2009 (3), pp. 54-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...577 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nos pensionnaires sourds et muets » : l’abbaye Saint-Jean à Amiens au début du xviiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarlett Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ninon Dubourg (dir.); Gildas Brégain (dir.); Fabrice Bertin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires des handicaps à travers les siècles : Identifications, trajectoires, institutions et sociabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.245-252, 2026, Histoire, 979-10-413-1077-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartholomé Pautrard pédagogue. Circulation et contrôle des savoirs dans le comté de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Saint-Etienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Pautrard, humanistes de père en fille. Poésie, livres et savoirs dans le comté de Bourgogne au début du XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-90, 2025, 978-2-86272-814-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;lt;i&amp;gt;Desseins de professions nobles et publiques&amp;lt;/i&amp;gt; d’Antoine de Laval (Paris, 1605), témoignage d’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul-Victor Desarbres; Véronique Ferrer; Alexandre Tarrête. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture de soi à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-129, 2024, Cahiers V. L. Saulnier, 979-10-231-0778-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/BHVE3580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se représenter en auteur, Gaspar de Saillans (Lyon, 1569)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Ferrer; Luc Vaillancourt; Eugenio Refini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations de soi à la Renaissance. Representing the Self in the Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.144-163, 2023, Les collections de la République des Lettres, 9791037029065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et littérature en Franche-Comté au temps des archiducs Albert et Isabelle : retour sur un recueil d’emblèmes inachevé (vers 1612-1621)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Franche-Comté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"S'en retornant des Flandres, il alloit à Besançon". Mélanges offerts à Paul Delsalle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.429-436, 2022, 979-10-96159-23-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences lettrées et autorité spirituelle au féminin, fin XVIe-début XVIIe siècle : les vies parallèles de Suzanne Habert (Paris) et Jaqua-Françoise Pautrard (Arbois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément, Michèle; Garnier, Isabelle; Krawczyk, Darius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Autorité de la parole spirituelle féminine en français au XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faux titre (458), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.254-270, 2022, 978-90-04-52631-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004526327_015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une figure de l’ascèse : la crise médicale dans les complaintes du malade en vers français (ca. 1550-ca. 1620)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Boulègue; Christiane Cosme; Michel Perrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ascèse et ascétisme dans l’Occident latin et vernaculaire du Ve au XVIe siècle. Tradition et remise en cause</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 507, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-197, 2021, Rencontres, Lectures de la Renaissance latine, 978-2-406-11152-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraphraser le psautier à Gray (comté de Bourgogne, vers 1600-1613), le cas de l’avocat fiscal poète Jean-Baptiste Chassignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élise Boillet; Gaël Rideau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes et pratiques religieuses dans l'espace urbain de l'Europe moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-245, 2020, Le Savoir de Mantice, 9782745355317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique de la traduction chez Maurice Scève : La Deplourable fin de Flamete (Lyon, 1535) et les psaumes 26 et 83 (Lyon, 1542)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Clément; Vân Dung Le Flanchec; Anne-Pascale Pouey-Mounou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maurice Scève. Le poète en quête d’un langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 121, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-237, 2020, Études et essais sur la Renaissance, 978-2-406-09008-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire je avant l’invention du moi. Questions de méthode et interprétation, à partir du discours spirituel (XVIe siècle-XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la dir. de Catherine Déglise et Anne-Sophie Germain-de Franceschi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes de la relation à Dieu aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.20-34, 2019, Rencontres</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensibilité divine et communauté émotionnelle dans la tragédie humaniste biblique : le Jephté latin de Buchanan (1554) et ses traductions françaises (1566-1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crystel Bernat et Frédéric Gabriel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émotions de Dieu: Attributions et appropriations chrétiennes (XVIe - XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 184, Brepols Publishers, pp.281-305, 2019, 978-2-503-58367-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.behe-eb.5.117306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lexique de l’amour de soi dans la poésie et les traités spirituels (seconde moitié du XVIe siècle-premier XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou; Charles-Olivier Stiker-Métral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La « Philautie » humaniste, héritages et postérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 117, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-224, 2019, Études et essais sur la Renaissance, 978-2-406-08835-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.20-34, 2019, Rencontres</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction fable et les Œuvres d’André Mage de Fiefmelin (Saintonge, 1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la dir. de Françoise Poulet et Alice Vintenon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Réforme et la fable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.438-455, 2018, Cahiers d’Humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie et provocation : les poèmes anatomiques de Jean-Édouard Du Monin dans le Phoenix (1585)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editées par Julien Goeury et Thomas Hunkeler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatomie(s) d’une anatomie. Nouvelles recherches sur les "Blasons anatomiques du corps féminin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.527-550, 2018, Cahiers d’Humanisme et Renaissance</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.438-455, 2018, Cahiers d’Humanisme et Renaissance</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adieu aux Muses dans la poésie post-ronsardienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la dir. de Perrine Galand-Hallyn et Anne-Pascale Pouey-Mounou ; éd. par A.-P. Pouey-Mounou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Muse s’amuse. Figures insolites de la Muse à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.301-320, 2016, Cahiers d’Humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.527-550, 2018, Cahiers d’Humanisme et Renaissance</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique du for intérieur dans la poésie française d’amour profane et saint (1574-1610)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Michel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Démon de l’analogie. Analogie, pensée et invention d’Aristote au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.79-97, 2016, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle connivence par la fable mystique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fables mystiques : Savoirs, expériences, représentations du Moyen Âge aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.273-289, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.48140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.301-320, 2016, Cahiers d’Humanisme et Renaissance</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déraison de Paris et raison d’État dans la Satyre Menippee (1593-1595)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane BOURDIN; Anne RELTGEN-TALLON; Michel PAOLI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Forme de la ville de l’Antiquité à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.221-239, 2015, 978-2-7535-3625-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.79-97, 2016, Rencontres</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quel titre se faire un nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Goeury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Œuvres du sieur de Fiefmelin, t. I, La Polymnie, ou diverse poesie (1601)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.75-99, 2015, 978-2-7453-2780-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.75-99, 2015, 978-2-7453-2780-2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un héritage disputé. Une anthologie poétique spondienne par André Mage de Fiefmelin (1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Duché-Gavet, Sabine Lardon, Guylaine Pineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean de Sponde (1557-1595). Un humaniste dans la tourmente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.337-359, 2012, Colloques, congrès et conférences sur la Renaissance européenne, 978-2-8124-0379-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.221-239, 2015, 978-2-7535-3625-8</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture du rapport à soi dans les paraphrases des psaumes de pénitence de Marot à Lagrange (XVIe siècle-XVIIIe siècle), suivi de la bibliographie des psaumes de pénitence en vers français de Marot à la fin du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Rieu, Béatrice Bonhomme, Hélène Baby, Aude Préta-de Beaufort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échos poétiques de la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp. 115-150, 2012, Poétiques et esthétiques XXe-XXIe siècles ; vol. 12, 978-2-7453-2486-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.337-359, 2012, Colloques, congrès et conférences sur la Renaissance européenne, 978-2-8124-0379-8</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler le &amp;quot; langage du ciel et des anges &amp;quot;. Orthodoxie théologique et hétérodoxie mystique du poète Claude Hopil (entre 1603 et 1633)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pascal Gay, Charles-Olivier Stiecker-Métral. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Métamorphoses de la théologie. Théologie, littérature, discours religieux au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.85-115, 2012, Colloques, congrès et conférences sur le Classicisme, 978-2-7453-2387-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp. 115-150, 2012, Poétiques et esthétiques XXe-XXIe siècles ; vol. 12, 978-2-7453-2486-3</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie de la grâce en débat. Lectures et réécritures confessionnelles des poèmes chrétiens de Ph. Desportes (fin du XVIe siècle - début du XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Petey-Girard, François Rouget. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe Desportes, poète profane, poète sacré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.261-292, 2008, Colloques, congrès et conférences sur la Renaissance européenne, 978-2-7453-1764-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.85-115, 2012, Colloques, congrès et conférences sur le Classicisme, 978-2-7453-2387-3</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Essais poétiques : emplois et sens du mot &amp;quot; essai(s) &amp;quot; dans les titres de recueils poétiques à la fin du XVIe siècle et au début du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Jourde, Jean-Charles Monferran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lexique métalittéraire français : XVIe-XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.278, 2006, Cahiers d'Humanisme et Renaissance ; vol. 77, ISBN 2-600-01062-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4048,2194 +4238,2194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Experience and Sensory Reform: Jean de Saint-Samson, French Carmelite Mystic (1571–1636)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Diversity and Early Modern Religious Life: (Im)perfection and (Im)purity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Xenia von Tippelskirch; Karin Sennefelt, Jun 2025, Frankfurt Am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces de l’expérience sensorielle et surdité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences sourdes, de Saint-Jean d’Amiens au domaine français (16e-18e s.), journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audrey Duru; Emmanuelle Berthiaud; Scarlett Beauvalet, Nov 2023, Amiens, Musée de Picardie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maître écrivain et ses instruments : traces poétiques (2e moitié du 16e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l’objet médiéval : les matériels et supports de l’écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laëtitia Barrague-Zouita; Luc Bourgeois; Véronique Dominguez; Séverine Lepape; Isabelle Marchesin, Nov 2023, Paris (Musée de Cluny), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Desseins de professions nobles et publiques d’Antoine de Laval (Paris, 1605), témoignage d’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture de soi à la Renaissance, en marge des genres canoniques, Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul-Victor Desarbres; Véronique Ferrer; Alexandre Tarrête, Apr 2023, Paris, Sorbonne université, Maison de la recherche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Frontière de l’action d’écriture dans l’humanisme au féminin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire doctoral « Le texte dans tous ses états », École doctorale Hauts-de-France SHS de l'alliance A2U, journée d'étude "La transmission littéraire au féminin"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audrey Duru; Marine Roussillon, Feb 2023, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronsard, poète national sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences sourdes, de Saint-Jean d’Amiens au domaine français (16e-18e s.), journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audrey Duru; Emmanuelle Berthiaud; Scarlett Beauvalet, Nov 2023, Amiens, Musée de Picardie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Littérarisations, introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Boutinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude « Littérarisations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audrey Duru; Fanny Boutinet, Feb 2023, Amiens, Université de Picardie Jules Verne (UPJV), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un artefact du livre : une abbesse dans l'espace public. Charlotte de Minut requérant Catherine de Médicis et Sixte V »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Raconter la publication : la place des femmes (XVIe-XVIIIe siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariane Bayle; Fanny Boutinet; Michèle Clément; Michel Jourde, Apr 2022, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du livre au manuscrit : qu’est-ce qu’élaborer un recueil d’emblèmes au début du XVIIe siècle ? Le cas du recueil du graveur Pierre de Loysi et du pseudo-Chassignet sonnettiste (comté de Bourgogne) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du GRAC (IHRIM), Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Keller-Rabbé Edwige; Rajchenbach Élise, Jan 2022, Lyon (Université Lumière Lyon 2), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Littérarisation et confessionnalisation : le juriste poète Chassignet dans le comté de Bourgogne (fin XVIe-début XVIIe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherches Interdisciplinaires sur l’Histoire du Littéraire (Grihl), (EHESS-Sorbonne nouvelle), Mar 2022, Aubervilliers, Campus Condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécité, expériences sensorielles et pratiques poétiques chez Jean de Saint-Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean de Saint-Samson, colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Trémolières; Georges Provot, Sep 2022, Rennes, Archives départementales d'Ille-et-Vilaine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humanisme dévot au féminin. Confessionnalisation et littérarisation chez Jaqua Françoise Pautrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’humanisme au féminin : les « mélanges » de Jaqua Françoise Pautrard, poétesse et érudite franc-comtoise (début XVIIe siècle), colloque national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru, Oct 2022, Amiens, université de Picardie Jules Verne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanisme chrétien et autorité de l’autrice (domaine français). Panel franco-italien « The Feminine Question Among Italian and French Humanists. Representations », org. Laurence Boulègue et Susanna Gambino-Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance Society of America Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renaissance Society of America, Mar 2022, Dublin, Irlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le procès en imposture, instrument de littérarisation. L'affaire Pierre Paschal (seconde moitié du XVIe siècle-premier XVIIe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude « Littérarisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Bombart, Jul 2022, Versailles-Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écrire et publier poétiquement ses lectures à l’automne de la Renaissance, le cas du poète André Mage (Saintonge, 1601) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire "Le texte dans tous ses états (première modernité)" de l’École doctorale SHS de l’alliance A2U, demi-journée « Ce que les lectrices et les lecteurs font au livre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru; Marine Roussillon, Jan 2022, Arras (Université d'Artois), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothèses sur des actions d’écriture à partir du manuscrit 533 de la Bibliothèque municipale de Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’humanisme au féminin : Jaqua Françoise Pautrard, poétesse (c’est-à-dire pédagogue ?), Arbois, début du XVIIe siècle, journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audrey Duru, Oct 2022, Amiens, université de Picardie Jules Verne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se conduire en lettrée, d’après la bibliothèque de Suzanne Habert (Paris, premier XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objets textuels : des femmes et leurs livres en Europe, XVIe-XVIIIe siècles, colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Coatalen; Aurélie Griffin, Jun 2022, Paris, Sorbonne nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru, Oct 2022, Amiens, université de Picardie Jules Verne, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Archiver des signes, L’Image d’un Mage d’André Mage de Fiefmelin (Saintonge, 1601) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier seiziémiste, Sorbonne université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Pascale Pouey-Mounou, Feb 2021, En ligne cause Covid-19 (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ariane Bayle; Fanny Boutinet; Michèle Clément; Michel Jourde, Apr 2022, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mystiques et sciences humaines. Le cas de Marie de l’Incarnation, la &amp;quot;Thérèse de nos jours et du nouveau monde&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral de l’UR UPJV 4284 TrAme : « Historiographies : histoire des pratiques scientifiques en littérature, archéologie, histoire, histoire du théâtre et histoire de l’art »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Boulègue; 2021-05-05, May 2021, En ligne cause Covid-19 (Amiens), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, François Trémolières; Georges Provot, Sep 2022, Rennes, Archives départementales d'Ille-et-Vilaine, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le livre, bien matériel et immatériel : autour d’infractions au droit du livre au XVIe siècle, les plaidoiries de l’avocat Simon Marion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire doctoral « Le texte dans tous ses états », École doctorale SHS dans le cadre de l'alliance A2U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru; Marine Roussillon, Jan 2021, En distanciel, cause Covid-19, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherches Interdisciplinaires sur l’Histoire du Littéraire (Grihl), (EHESS-Sorbonne nouvelle), Mar 2022, Aubervilliers, Campus Condorcet, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique du for interne et christianisme pluriel (Mage de Fiefmelin et Chassignet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire en poète au temps des conflits confessionnels. Langue française, XVIe siècle, journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru, Oct 2020, Amiens, université de Picardie Jules Verne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Keller-Rabbé Edwige; Rajchenbach Élise, Jan 2022, Lyon (Université Lumière Lyon 2), France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques poétiques du discours scolastique : images du divin chez André Mage de Fiefmelin (Saintonge, 1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser autrement les lettres et les arts : la voie/x de la scolastique (1500-1700)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès Guiderdoni; Aline Smeesters; Ralph Dekoninck; Hélène Leblanc; Margaux Dusausoit; Elise Gérardy; Sophie Lenaerts, Nov 2020, En ligne cause Covid-19 (Louvain-la-Neuve),, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Renaissance Society of America, Mar 2022, Dublin, Irlande</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Littérarisation : usages d’une notion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du Grihl « Écritures du passé : histoire et littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, du Groupe de Recherches Interdisciplinaires sur l’Histoire du Littéraire (Grihl), Paris 3-EHESS, Jan 2019, Paris, EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Bombart, Jul 2022, Versailles-Saint-Quentin-en-Yvelines, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences lettrées et autorité spirituelle au féminin, fin XVIe-début XVIIe siècle : les vies parallèles de Suzanne Habert (Paris) et Jaqua-Françoise Pautrard (Arbois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autorité de la parole spirituelle féminine en français au XVIe siècle, colloque international franco-polonais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michèle Clément; Isabelle Garnier; Dariusz Krawczyk, Dec 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru; Marine Roussillon, Jan 2022, Arras (Université d'Artois), France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un poète protestant ordinaire et des lieux communs scolastiques : L’Image d’un Mage d’André Mage de Fiefmelin (Saintonge, 1601) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de l’ARC (action de recherche concertée) Schol’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès Guiderdoni; Ralph Dekoninck; Aline Smeesters, Feb 2019, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Boulègue; 2021-05-05, May 2021, En ligne cause Covid-19 (Amiens), France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie, ressource sociale ? Le pays des îles saintongeais, 1597-1605, autour d’André Mage de Fiefmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une « fonction groupe » dans les histoires littéraires ? (Moyen Âge-XXIe siècle), colloque national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Bridet; Laurence Giavarini, Dec 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Pascale Pouey-Mounou, Feb 2021, En ligne cause Covid-19 (Paris), France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Infractions au droit du livre : défense et illustration du littéraire, domaine français, XVIe siècle (sur les Plaidoyez de Simon Marion) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du Grihl « Écritures du passé : histoire et littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherches Interdisciplinaires sur l’Histoire du Littéraire (Grihl, EHESS-Sorbonne nouvelle), Jan 2018, Paris, Sorbonne nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru; Marine Roussillon, Jan 2021, En distanciel, cause Covid-19, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspiration et compétences des laïcs : les paraphrases en vers français de la Bible au XVIIe siècle par des non professionnels de la foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l’inspiration dans la poésie française du XVIIe siècle, colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru; Clément Duyck; Agnès Guiderdoni; Manuel Couvreur, Apr 2018, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Agnès Guiderdoni; Aline Smeesters; Ralph Dekoninck; Hélène Leblanc; Margaux Dusausoit; Elise Gérardy; Sophie Lenaerts, Nov 2020, En ligne cause Covid-19 (Louvain-la-Neuve),, Belgique</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un acte lettré : paraphraser le psautier. Le cas de Jean-Baptiste Chassignet (comté de Bourgogne, vers 1606) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atelier « Les paraphrases françaises des psaumes aux 16e et 17e siècles et leur mise en musique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Bauer; Gaël Liardon, Feb 2017, Lausanne, université de Lausanne, Centre d’étude des musiques sacrées, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru, Oct 2020, Amiens, université de Picardie Jules Verne, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Théories de l’inspiration poétique et traductions bibliques en vers français (hors les psaumes) au XVIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atelier « Théories de l’inspiration poétique (domaine français, XVIIe siècle) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCAL-GEMCA (Agnès Guiderdoni et Ralph Dekoninck), Mar 2017, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Michèle Clément; Isabelle Garnier; Dariusz Krawczyk, Dec 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Bible dans la &amp;quot;bibliothèque&amp;quot; d’André Mage de Fiefmelin (1601) : un exemple de piétisme par poèmes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de recherche « Bible et littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gérard Ferreyrolles, Feb 2015, Paris, Sorbonne université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6245,374 +6435,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Édouard Du Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Franche-Comté sous les Habsbourg (1493-1678)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.136-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette de Montmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Franche-Comté sous les Habsbourg (1493-1678)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.316-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Chassignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Franche-Comté sous les Habsbourg (1493-1678)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.91-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqua Françoise et Barthélemy Pautrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Franche-Comté sous les Habsbourg (1493-1678)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.333-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.136-137</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des femmes de l’ancienne France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, http://siefar.org/mediawiki/fr/index.php?title=Suzanne_Habert&amp;oldid=11979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6622,153 +6812,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences sourdes dans leur environnement, de la Picardie au territoire français (XVe-XVIIIe siècles) – Journée d’étude 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marot, Les Épîtres, éd. G. Berthon et J.-Ch. Monferran, Paris, nrf Poésie / Gallimard, 2021 : compte rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6778,105 +6968,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire du Grihl, séquence « Poésie et histoire. Histoire et poésie » Séance du mardi 10 janvier 2023 « Écriture et déficience sensorielle (cécité, surdité) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. "Écritures du passé. Littérature et histoire : méthodes, théories, terrains", séminaire du Groupe de recherches interdisciplinaires sur l’histoire du littéraire (EHESS-Paris 3), Sorbonne Nouvelle, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7023,51 +7213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292577v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816771v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03912931v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duyck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthiaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet-Boutouyrie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05388921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1103877ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03724184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10360" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03912785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8613" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05521252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05339264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BHVE3580" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04150389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63494" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526327_015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ascese-et-ascetisme-de-l-antiquite-tardive-a-la-renaissance-traditions-et-remises-en-cause.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/12331-book-08535531-9782745355317.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/maurice-sceve-le-poete-en-quete-d-un-langage.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508889v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-philautie-humaniste-heritages-et-posterite.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.behe-eb.5.117306" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.48140" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05279515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322616v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boutinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03879010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04293226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05588528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Claire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/lettres-idees-art/collection-active.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292577v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816771v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05388921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthiaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03912931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duyck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet-Boutouyrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1103877ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03724184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0513" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10360" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03912785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0119" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339138v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8613" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05521252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferroli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05339264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BHVE3580" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04150389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63494" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526327_015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ascese-et-ascetisme-de-l-antiquite-tardive-a-la-renaissance-traditions-et-remises-en-cause.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/12331-book-08535531-9782745355317.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508882v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/maurice-sceve-le-poete-en-quete-d-un-langage.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.behe-eb.5.117306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-philautie-humaniste-heritages-et-posterite.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.48140" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05279515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296209v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boutinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292545v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03879010v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04293226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>