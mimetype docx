--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -3092,784 +3092,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le lexique de l’amour de soi dans la poésie et les traités spirituels (seconde moitié du XVIe siècle-premier XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou; Charles-Olivier Stiker-Métral. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La « Philautie » humaniste, héritages et postérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-224, 2019, Études et essais sur la Renaissance, 978-2-406-08835-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dire je avant l’invention du moi. Questions de méthode et interprétation, à partir du discours spirituel (XVIe siècle-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la dir. de Catherine Déglise et Anne-Sophie Germain-de Franceschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes de la relation à Dieu aux XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.20-34, 2019, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité divine et communauté émotionnelle dans la tragédie humaniste biblique : le Jephté latin de Buchanan (1554) et ses traductions françaises (1566-1601)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crystel Bernat et Frédéric Gabriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émotions de Dieu: Attributions et appropriations chrétiennes (XVIe - XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 184, Brepols Publishers, pp.281-305, 2019, 978-2-503-58367-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/m.behe-eb.5.117306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...51 lines deleted...]
-              <w:t xml:space="preserve">, pp.205-224, 2019, Études et essais sur la Renaissance, 978-2-406-08835-6</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction fable et les Œuvres d’André Mage de Fiefmelin (Saintonge, 1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la dir. de Françoise Poulet et Alice Vintenon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Réforme et la fable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.438-455, 2018, Cahiers d’Humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.438-455, 2018, Cahiers d’Humanisme et Renaissance</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie et provocation : les poèmes anatomiques de Jean-Édouard Du Monin dans le Phoenix (1585)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editées par Julien Goeury et Thomas Hunkeler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatomie(s) d’une anatomie. Nouvelles recherches sur les "Blasons anatomiques du corps féminin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.527-550, 2018, Cahiers d’Humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle connivence par la fable mystique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fables mystiques : Savoirs, expériences, représentations du Moyen Âge aux Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.273-289, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.48140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adieu aux Muses dans la poésie post-ronsardienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la dir. de Perrine Galand-Hallyn et Anne-Pascale Pouey-Mounou ; éd. par A.-P. Pouey-Mounou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Muse s’amuse. Figures insolites de la Muse à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.301-320, 2016, Cahiers d’Humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poétique du for intérieur dans la poésie française d’amour profane et saint (1574-1610)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Michel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Démon de l’analogie. Analogie, pensée et invention d’Aristote au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.79-97, 2016, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quel titre se faire un nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Goeury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Œuvres du sieur de Fiefmelin, t. I, La Polymnie, ou diverse poesie (1601)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.75-99, 2015, 978-2-7453-2780-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déraison de Paris et raison d’État dans la Satyre Menippee (1593-1595)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane BOURDIN; Anne RELTGEN-TALLON; Michel PAOLI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Forme de la ville de l’Antiquité à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.221-239, 2015, 978-2-7535-3625-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216830v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04292563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un héritage disputé. Une anthologie poétique spondienne par André Mage de Fiefmelin (1601)</w:t>
               </w:r>
@@ -4212,51 +4212,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4755,1677 +4755,1759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se conduire en lettrée, d’après la bibliothèque de Suzanne Habert (Paris, premier XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets textuels : des femmes et leurs livres en Europe, XVIe-XVIIIe siècles, colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Coatalen; Aurélie Griffin, Jun 2022, Paris, Sorbonne nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypothèses sur des actions d’écriture à partir du manuscrit 533 de la Bibliothèque municipale de Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’humanisme au féminin : Jaqua Françoise Pautrard, poétesse (c’est-à-dire pédagogue ?), Arbois, début du XVIIe siècle, journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru, Oct 2022, Amiens, université de Picardie Jules Verne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécité, expériences sensorielles et pratiques poétiques chez Jean de Saint-Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean de Saint-Samson, colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Trémolières; Georges Provot, Sep 2022, Rennes, Archives départementales d'Ille-et-Vilaine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Littérarisation et confessionnalisation : le juriste poète Chassignet dans le comté de Bourgogne (fin XVIe-début XVIIe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherches Interdisciplinaires sur l’Histoire du Littéraire (Grihl), (EHESS-Sorbonne nouvelle), Mar 2022, Aubervilliers, Campus Condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du livre au manuscrit : qu’est-ce qu’élaborer un recueil d’emblèmes au début du XVIIe siècle ? Le cas du recueil du graveur Pierre de Loysi et du pseudo-Chassignet sonnettiste (comté de Bourgogne) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du GRAC (IHRIM), Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Keller-Rabbé Edwige; Rajchenbach Élise, Jan 2022, Lyon (Université Lumière Lyon 2), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Un artefact du livre : une abbesse dans l'espace public. Charlotte de Minut requérant Catherine de Médicis et Sixte V »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire « Raconter la publication : la place des femmes (XVIe-XVIIIe siècles) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ariane Bayle; Fanny Boutinet; Michèle Clément; Michel Jourde, Apr 2022, Lyon (Université Jean Moulin Lyon III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Keller-Rabbé Edwige; Rajchenbach Élise, Jan 2022, Lyon (Université Lumière Lyon 2), France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humanisme dévot au féminin. Confessionnalisation et littérarisation chez Jaqua Françoise Pautrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’humanisme au féminin : les « mélanges » de Jaqua Françoise Pautrard, poétesse et érudite franc-comtoise (début XVIIe siècle), colloque national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru, Oct 2022, Amiens, université de Picardie Jules Verne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherches Interdisciplinaires sur l’Histoire du Littéraire (Grihl), (EHESS-Sorbonne nouvelle), Mar 2022, Aubervilliers, Campus Condorcet, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pautrard et quelques noms cités par sa fille à travers le registre de délibérations d’Arbois (1587-1607)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferroli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’humanisme au féminin : les « mélanges » de Jaqua Françoise Pautrard, poétesse et érudite franc-comtoise (début XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie, 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, François Trémolières; Georges Provot, Sep 2022, Rennes, Archives départementales d'Ille-et-Vilaine, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanisme chrétien et autorité de l’autrice (domaine français). Panel franco-italien « The Feminine Question Among Italian and French Humanists. Representations », org. Laurence Boulègue et Susanna Gambino-Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance Society of America Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renaissance Society of America, Mar 2022, Dublin, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru, Oct 2022, Amiens, université de Picardie Jules Verne, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le procès en imposture, instrument de littérarisation. L'affaire Pierre Paschal (seconde moitié du XVIe siècle-premier XVIIe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude « Littérarisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Bombart, Jul 2022, Versailles-Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Renaissance Society of America, Mar 2022, Dublin, Irlande</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écrire et publier poétiquement ses lectures à l’automne de la Renaissance, le cas du poète André Mage (Saintonge, 1601) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire "Le texte dans tous ses états (première modernité)" de l’École doctorale SHS de l’alliance A2U, demi-journée « Ce que les lectrices et les lecteurs font au livre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru; Marine Roussillon, Jan 2022, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Bombart, Jul 2022, Versailles-Saint-Quentin-en-Yvelines, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Archiver des signes, L’Image d’un Mage d’André Mage de Fiefmelin (Saintonge, 1601) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier seiziémiste, Sorbonne université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Pascale Pouey-Mounou, Feb 2021, En ligne cause Covid-19 (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru; Marine Roussillon, Jan 2022, Arras (Université d'Artois), France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mystiques et sciences humaines. Le cas de Marie de l’Incarnation, la &amp;quot;Thérèse de nos jours et du nouveau monde&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral de l’UR UPJV 4284 TrAme : « Historiographies : histoire des pratiques scientifiques en littérature, archéologie, histoire, histoire du théâtre et histoire de l’art »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Boulègue; 2021-05-05, May 2021, En ligne cause Covid-19 (Amiens), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru, Oct 2022, Amiens, université de Picardie Jules Verne, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le livre, bien matériel et immatériel : autour d’infractions au droit du livre au XVIe siècle, les plaidoiries de l’avocat Simon Marion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire doctoral « Le texte dans tous ses états », École doctorale SHS dans le cadre de l'alliance A2U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru; Marine Roussillon, Jan 2021, En distanciel, cause Covid-19, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Coatalen; Aurélie Griffin, Jun 2022, Paris, Sorbonne nouvelle, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique du for interne et christianisme pluriel (Mage de Fiefmelin et Chassignet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire en poète au temps des conflits confessionnels. Langue française, XVIe siècle, journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru, Oct 2020, Amiens, université de Picardie Jules Verne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Pascale Pouey-Mounou, Feb 2021, En ligne cause Covid-19 (Paris), France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques poétiques du discours scolastique : images du divin chez André Mage de Fiefmelin (Saintonge, 1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser autrement les lettres et les arts : la voie/x de la scolastique (1500-1700)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès Guiderdoni; Aline Smeesters; Ralph Dekoninck; Hélène Leblanc; Margaux Dusausoit; Elise Gérardy; Sophie Lenaerts, Nov 2020, En ligne cause Covid-19 (Louvain-la-Neuve),, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Boulègue; 2021-05-05, May 2021, En ligne cause Covid-19 (Amiens), France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences lettrées et autorité spirituelle au féminin, fin XVIe-début XVIIe siècle : les vies parallèles de Suzanne Habert (Paris) et Jaqua-Françoise Pautrard (Arbois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autorité de la parole spirituelle féminine en français au XVIe siècle, colloque international franco-polonais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michèle Clément; Isabelle Garnier; Dariusz Krawczyk, Dec 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru; Marine Roussillon, Jan 2021, En distanciel, cause Covid-19, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un poète protestant ordinaire et des lieux communs scolastiques : L’Image d’un Mage d’André Mage de Fiefmelin (Saintonge, 1601) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de l’ARC (action de recherche concertée) Schol’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès Guiderdoni; Ralph Dekoninck; Aline Smeesters, Feb 2019, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Duru, Oct 2020, Amiens, université de Picardie Jules Verne, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Littérarisation : usages d’une notion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du Grihl « Écritures du passé : histoire et littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, du Groupe de Recherches Interdisciplinaires sur l’Histoire du Littéraire (Grihl), Paris 3-EHESS, Jan 2019, Paris, EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Agnès Guiderdoni; Aline Smeesters; Ralph Dekoninck; Hélène Leblanc; Margaux Dusausoit; Elise Gérardy; Sophie Lenaerts, Nov 2020, En ligne cause Covid-19 (Louvain-la-Neuve),, Belgique</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie, ressource sociale ? Le pays des îles saintongeais, 1597-1605, autour d’André Mage de Fiefmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une « fonction groupe » dans les histoires littéraires ? (Moyen Âge-XXIe siècle), colloque national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Bridet; Laurence Giavarini, Dec 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Littérarisation : usages d’une notion »</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Infractions au droit du livre : défense et illustration du littéraire, domaine français, XVIe siècle (sur les Plaidoyez de Simon Marion) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire du Grihl « Écritures du passé : histoire et littérature »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, du Groupe de Recherches Interdisciplinaires sur l’Histoire du Littéraire (Grihl), Paris 3-EHESS, Jan 2019, Paris, EHESS, France</w:t>
+              <w:t xml:space="preserve">, Groupe de Recherches Interdisciplinaires sur l’Histoire du Littéraire (Grihl, EHESS-Sorbonne nouvelle), Jan 2018, Paris, Sorbonne nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Michèle Clément; Isabelle Garnier; Dariusz Krawczyk, Dec 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspiration et compétences des laïcs : les paraphrases en vers français de la Bible au XVIIe siècle par des non professionnels de la foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l’inspiration dans la poésie française du XVIIe siècle, colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Duru; Clément Duyck; Agnès Guiderdoni; Manuel Couvreur, Apr 2018, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Agnès Guiderdoni; Ralph Dekoninck; Aline Smeesters, Feb 2019, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un acte lettré : paraphraser le psautier. Le cas de Jean-Baptiste Chassignet (comté de Bourgogne, vers 1606) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atelier « Les paraphrases françaises des psaumes aux 16e et 17e siècles et leur mise en musique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Bauer; Gaël Liardon, Feb 2017, Lausanne, université de Lausanne, Centre d’étude des musiques sacrées, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Bridet; Laurence Giavarini, Dec 2018, Dijon, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Théories de l’inspiration poétique et traductions bibliques en vers français (hors les psaumes) au XVIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atelier « Théories de l’inspiration poétique (domaine français, XVIIe siècle) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCAL-GEMCA (Agnès Guiderdoni et Ralph Dekoninck), Mar 2017, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherches Interdisciplinaires sur l’Histoire du Littéraire (Grihl, EHESS-Sorbonne nouvelle), Jan 2018, Paris, Sorbonne nouvelle, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Bible dans la &amp;quot;bibliothèque&amp;quot; d’André Mage de Fiefmelin (1601) : un exemple de piétisme par poèmes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de recherche « Bible et littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gérard Ferreyrolles, Feb 2015, Paris, Sorbonne université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6435,374 +6517,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqua Françoise et Barthélemy Pautrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Franche-Comté sous les Habsbourg (1493-1678)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.333-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Édouard Du Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Franche-Comté sous les Habsbourg (1493-1678)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.136-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette de Montmartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Franche-Comté sous les Habsbourg (1493-1678)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.316-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Chassignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Franche-Comté sous les Habsbourg (1493-1678)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.91-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.333-334</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des femmes de l’ancienne France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, http://siefar.org/mediawiki/fr/index.php?title=Suzanne_Habert&amp;oldid=11979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6812,153 +6894,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences sourdes dans leur environnement, de la Picardie au territoire français (XVe-XVIIIe siècles) – Journée d’étude 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marot, Les Épîtres, éd. G. Berthon et J.-Ch. Monferran, Paris, nrf Poésie / Gallimard, 2021 : compte rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6968,105 +7050,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire du Grihl, séquence « Poésie et histoire. Histoire et poésie » Séance du mardi 10 janvier 2023 « Écriture et déficience sensorielle (cécité, surdité) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. "Écritures du passé. Littérature et histoire : méthodes, théories, terrains", séminaire du Groupe de recherches interdisciplinaires sur l’histoire du littéraire (EHESS-Paris 3), Sorbonne Nouvelle, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7213,51 +7295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05588528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Claire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/lettres-idees-art/collection-active.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292577v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816771v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05388921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthiaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03912931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duyck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet-Boutouyrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1103877ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03724184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0513" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10360" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03912785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0119" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339138v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8613" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05521252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferroli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05339264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BHVE3580" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04150389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63494" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526327_015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ascese-et-ascetisme-de-l-antiquite-tardive-a-la-renaissance-traditions-et-remises-en-cause.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/12331-book-08535531-9782745355317.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508882v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/maurice-sceve-le-poete-en-quete-d-un-langage.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.behe-eb.5.117306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-philautie-humaniste-heritages-et-posterite.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.48140" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05279515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296209v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boutinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292545v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03879010v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04293226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05588528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Claire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/lettres-idees-art/collection-active.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292577v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816771v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05388921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthiaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03912931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duyck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet-Boutouyrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1103877ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03724184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0513" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10360" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03912785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0119" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339138v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8613" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05521252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferroli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05339264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BHVE3580" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04150389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63494" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526327_015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ascese-et-ascetisme-de-l-antiquite-tardive-a-la-renaissance-traditions-et-remises-en-cause.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/12331-book-08535531-9782745355317.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508882v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/maurice-sceve-le-poete-en-quete-d-un-langage.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03508889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-philautie-humaniste-heritages-et-posterite.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03339389v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.behe-eb.5.117306" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.48140" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05279515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296209v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boutinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322642v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322645v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296576v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04322739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292540v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03879010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04293226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04296526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>