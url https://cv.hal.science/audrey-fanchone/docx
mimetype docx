--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -228,589 +228,589 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles, barriers and enablers to agroecological animal production systems: a qualitative approach based on five case studies</w:t>
+                <w:t xml:space="preserve">Modeling the effect of land use and manure management on soil carbon sequestration in tropical mixed crop-livestock systems: A case study in Guadeloupe (Caribbean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Jorge Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Barlagne</w:t>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cassart</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101367⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.e00968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2025.e00968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835749v1</w:t>
+                <w:t xml:space="preserve">hal-05119122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effect of land use and manure management on soil carbon sequestration in tropical mixed crop-livestock systems: A case study in Guadeloupe (Caribbean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principles, barriers and enablers to agroecological animal production systems: a qualitative approach based on five case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Barlagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Sierra</w:t>
+                <w:t xml:space="preserve">P. Cassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Stark</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">J.E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41, pp.e00968. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (suppl. 1), pp.101367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2025.e00968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119122v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche participative pour la co-conception d'une filière porcine à partir du porc féral de la Martinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existe-t-il des verrouillages sociotechniques freinant l’intégration culture-élevage ? Un cas d’étude en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Degras</w:t>
+                <w:t xml:space="preserve">Damaris Sterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Labatut</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.94-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484022v1</w:t>
+                <w:t xml:space="preserve">hal-05283583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il des verrouillages sociotechniques freinant l’intégration culture-élevage ? Un cas d’étude en Guadeloupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une démarche participative pour la co-conception d'une filière porcine à partir du porc féral de la Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, pp.432-436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283583v1</w:t>
+                <w:t xml:space="preserve">hal-05484022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feral pig re-domestication in Martinique: a case study using participatory approach based on a serious game to co-design agroecological breeding systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 57, pp.397. </w:t>
@@ -874,51 +874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyce Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -976,312 +976,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fodder resources of integrated mixed farming systems in tropical regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How agro-environmental and climate measures are affecting farming system performances in Guadeloupe?: Lessons for the design of effective climate change policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dingamgoto Jesse Barde</w:t>
+                <w:t xml:space="preserve">Laetitia Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
+                <w:t xml:space="preserve">Nastassja Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (7), pp.1348-1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14735903.2022.2136836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083101v1</w:t>
+                <w:t xml:space="preserve">hal-04144009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How agro-environmental and climate measures are affecting farming system performances in Guadeloupe?: Lessons for the design of effective climate change policies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fodder resources of integrated mixed farming systems in tropical regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Martin</w:t>
+                <w:t xml:space="preserve">Dingamgoto Jesse Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Andrieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144009v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios for an agroecological transition of smallholder family farmers: a case study in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genowefa Blundo-Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1410,51 +1410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1499,252 +1499,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work organization as a barrier to crop–livestock integration practices: a case study in Guadeloupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Elevages ovins et bovins viande en Martinique : suivis fourragers et zootechniques en fermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gauthier-Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gayalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.19-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759829v1</w:t>
+                <w:t xml:space="preserve">hal-03746559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevages ovins et bovins viande en Martinique : suivis fourragers et zootechniques en fermes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Gauthier-Rousselet</w:t>
+                <w:t xml:space="preserve">Work organization as a barrier to crop–livestock integration practices: a case study in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gayalin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00782-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746559v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological practices to support tropical livestock farming systems: a Caribbean and Latin American perspective</w:t>
               </w:r>
@@ -1864,64 +1864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typology to understand the diversity of strategies of implementation of agroecological practices in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1998,103 +1998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide: application de l’analyse de réseaux écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 72, pp.1-14. </w:t>
@@ -2132,64 +2132,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la diversité des exploitations des Antilles Françaises via la mise en place de pratiques agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2260,386 +2260,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de pratiques agroécologiques et performances de la petite agriculture familiale : le cas de la Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bon sens paysan revient au coeur de notre agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rasse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+                <w:t xml:space="preserve">Marie-France Grugeaux-Etna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antilles Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.14-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993336v1</w:t>
+                <w:t xml:space="preserve">hal-02619040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliments protéiques dans les systèmes mixtes intégrés polyculture-élevage en régions tropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fahrasmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (3), pp.221-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.3.2338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bon sens paysan revient au coeur de notre agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Utilisation de pratiques agroécologiques et performances de la petite agriculture familiale : le cas de la Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Grugeaux-Etna</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antilles Agricole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (5), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2018032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619040v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between efficiency of nitrogen utilization and isotopic nitrogen fractionation in dairy cows: contribution of digestion v. metabolism?</w:t>
               </w:r>
@@ -2664,51 +2664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2759,103 +2759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop-livestock integration, from single-practice to global functioning in the tropics: Case studies in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Semjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 80, pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3023,64 +3023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d'intégration au coeur de la conception d'un pilote en polyculture élevage adapté aux exploitations agricoles de Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39, pp.113-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3114,51 +3114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nitrogen underfeeding and energy source on nitrogen ruminal metabolism, digestion, and nitrogen partitioning in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,77 +3248,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating banana and ruminant production in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,64 +3394,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of intake and digestibility of fresh Digitaria decumbens grass fed to sheep, indoors or at pasture, at two different stages of regrowth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3505,856 +3505,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bananier et ses produits dans l'alimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.89-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/n6yp-pr62⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.181-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/20ns-4b75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747253v1</w:t>
+                <w:t xml:space="preserve">hal-02750032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bananier et ses produits dans l'alimentation animale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">La canne à sucre et ses co-produits dans l'alimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Xande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.181-192. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/20ns-4b75⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.165-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/8ffd-8k83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750032v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La canne à sucre et ses co-produits dans l'alimentation animale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">Conception et évaluation de systèmes d’élevage durables en régions chaudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Xande</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.113-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749701v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation de systèmes d’élevage durables en régions chaudes</w:t>
+                <w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ode Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vayssieres</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.89-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/n6yp-pr62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189570v1</w:t>
+                <w:t xml:space="preserve">hal-02747253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet attributes of lactating ewes at pasture using faecal NIRS and relationship to pasture characteristics and milk production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systemic vulnerability vs resilience in small island territories: keys for a viable adaptation of the agricultural sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ortega-Jimenez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0021859610000298⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.515-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010001305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659773v1</w:t>
+                <w:t xml:space="preserve">hal-01601271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic vulnerability vs resilience in small island territories: keys for a viable adaptation of the agricultural sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
+                <w:t xml:space="preserve">Diet attributes of lactating ewes at pasture using faecal NIRS and relationship to pasture characteristics and milk production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bates</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">E. Ortega-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 148 (4), pp.477-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859610000298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040470010001305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01601271v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake and digestibility of fresh grass fed to sheep indoors or at pasture, at two herbage allowances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4426,103 +4426,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of forage feeding on goat meat production: carcass characteristics and composition of Creole kids reared either at pasture or indoors in the humid tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia L. Limea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (8), pp.1140-1150</w:t>
@@ -4551,64 +4551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of fecal crude protein and fecal near-infrared reflectance spectroscopy to predict digestibility of fresh grass consumed by sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4649,273 +4649,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal indices based on near infrared spectroscopy to assess intake, in vivo digestibility and chemical composition of the herbage ingested by sheep (crude protein, fibres and lignin content)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of structure of a tropical pasture on ingestive behaviour, digestibility of diet and daily intake by grazing cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lecomte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">M.J. Gibb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15 (2), pp.107-113. </w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (1), pp.44-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1255/jnirs.720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2007.00560.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661289v1</w:t>
+                <w:t xml:space="preserve">hal-02660195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of structure of a tropical pasture on ingestive behaviour, digestibility of diet and daily intake by grazing cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecal indices based on near infrared spectroscopy to assess intake, in vivo digestibility and chemical composition of the herbage ingested by sheep (crude protein, fibres and lignin content)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.J. Gibb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2007.00560.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (2), pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/jnirs.720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660195v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4946,90 +4946,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating Greenhouse Gas Emissions in Tropical Agriculture: The impact of Crop-Livestock 6 Integration practices in Guadeloupe 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Montout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Giscard Topia M'Pangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGAA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILRI, Oct 2025, Nairobi (KY), Kenya</w:t>
@@ -5071,77 +5071,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can local breeds be a lever to develop organic and agro ecological livestock farming? Questions raised from exploratory interviews in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5183,77 +5183,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifier nos postures de recherche ASSET pour Aborder les enjeux actuels de l’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">webinaire place des sciences et recherches participatives au departement genetique animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, département de génétique animale INRAE, Nov 2025, Webinaire [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5278,90 +5278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire l’alimentation animale peut-il être un levier pour le développement de l’élevage biologique de monogastriques à la Réunion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassja Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5386,90 +5386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des verrouillages sociotechniques à l’intégration culture élevage : Cas d’étude en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Sterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5494,90 +5494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une traque à l'innovation paysanne pour repérer des systèmes d'élevage autonomes en intrants aux Antilles et à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Le Merlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5632,51 +5632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche-intervention pas à pas : co-construire la transition agroécologique au NGT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire UAG : « Les transitions écologiques ultra-marines au concret : politiques publiques, animations territoriales et pratiques sectorielles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Antilles, Jun 2021, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5701,77 +5701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work organization as a barrier to crop-livestock integration practices: A case study in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture, Clermont-Ferrand (virtual), France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association on Work in Agriculture (IAWA); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE), Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5809,90 +5809,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalities and results of collaborative research in the livestock sector of Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t>
@@ -5921,51 +5921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic or tradionnal knowledge transmission need a specific analysis of the formal and informal livestock sectors of the French West Indies (FWI).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Louise Agristola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5973,51 +5973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t>
@@ -6046,90 +6046,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From subsistence to multi-performance: rethinking the Caribbean homegarden as an innovative model in modern agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6154,77 +6154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of the circular economy open farm in the agroecological transition: towards a renewed viability of the multi species agrosystems ubiquitous in the Caribbean insular agricultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6279,90 +6279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre pratiques agroécologiques et organisation du travail au sein des systèmes polycultures élevage tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia L. Limea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Oct 2017, Dijon, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6387,90 +6387,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6551,51 +6551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andres-Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6637,103 +6637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop-livestock integration and agroecological performances of mixed farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Navegantes-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Convención Internacional Agrodesarrollo 2014. Por una agricultura familiar sostenible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Varadero, Cuba. 5 p</w:t>
@@ -6775,77 +6775,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical discriminés par l’espèce animale et le mode de conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6900,90 +6900,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging behavior of Creole pigs kept outdoor under tropical conditions on sweet potatoes field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7002,484 +7002,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of mixed farming systems and crop-livestock integration in Guadeloupe (French West Indies)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficacité d´utilisation de l´azote suite à une réduction des apports azotés dans les rations des vaches laitières : effet de la nature de l´énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Alexandre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porto Allegre, Brazil. 4 p</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811365v1</w:t>
+                <w:t xml:space="preserve">hal-01210366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d´utilisation de l´azote suite à une réduction des apports azotés dans les rations des vaches laitières : effet de la nature de l´énergie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+                <w:t xml:space="preserve">De la conception à la mise en place d’un système pilote innovant en polyculture-élevage au lycée agricole de la Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Régis Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Bordey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
+              <w:t xml:space="preserve">9ème journée technique de l’AMADEPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lamentin, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210366v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception à la mise en place d’un système pilote innovant en polyculture-élevage au lycée agricole de la Guadeloupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Characterisation of mixed farming systems and crop-livestock integration in Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanick Bordey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée technique de l’AMADEPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lamentin, France. 4 p</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porto Allegre, Brazil. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806506v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a mixed farming system in Guadeloupe and its ex ante assessment using IMPACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Porto Allegre, Brazil. 3 p</w:t>
@@ -7508,90 +7508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les besoins de recherche sur les races locales et les systèmes de productions associés : les travaux en cours sur le porc Créole en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7623,795 +7623,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated control of gastrointestinal parasitism of grazing small ruminants in the humid tropics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Odd and branched-chain fatty acid (OBCFA) composition of plasma in response to N underfeeding and energy source in dairy cows and distribution of OBCFA among plasma lipid classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vlaeminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Annual meeting CFCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT., Jul 2011, Bridgtown, Barbados</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745404v1</w:t>
+                <w:t xml:space="preserve">hal-02750039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odd and branched-chain fatty acid duodenal flows and milk yields in response to N underfeeding and energy source in dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">De l’innovation à l’adoption de nouvelles pratiques de production dans la filière banane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Nouvelles pratiques à haute performance économique et environnementale en Outre-mer. Rencontre Inra-Cirad au Salon International de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746894v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Modélisation, un outil d’aide à la conception et à l’évaluation de systèmes de productions innovants: le cas des systèmes polyculture-élevage de la Caraïbe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Odd and branched-chain fatty acid duodenal flows and milk yields in response to N underfeeding and energy source in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vlaeminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Colloque international de l'Association Régionale de Science de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA. Université des Antilles et de la Guyane (UAG)., Jul 2011, Schoelcher, Martinique, France. 4 p</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803133v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odd and branched-chain fatty acid (OBCFA) composition of plasma in response to N underfeeding and energy source in dairy cows and distribution of OBCFA among plasma lipid classes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La Modélisation, un outil d’aide à la conception et à l’évaluation de systèmes de productions innovants: le cas des systèmes polyculture-élevage de la Caraïbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">48ème Colloque international de l'Association Régionale de Science de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA. Université des Antilles et de la Guyane (UAG)., Jul 2011, Schoelcher, Martinique, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750039v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’innovation à l’adoption de nouvelles pratiques de production dans la filière banane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of N underfeeding and energy source on milk production and N partition in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles pratiques à haute performance économique et environnementale en Outre-mer. Rencontre Inra-Cirad au Salon International de l'Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nottingham, Royaume-Uni. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805933v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of N underfeeding and energy source on milk production and N partition in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Integrated control of gastrointestinal parasitism of grazing small ruminants in the humid tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Nottingham, Royaume-Uni. 1 p</w:t>
+              <w:t xml:space="preserve">47. Annual meeting CFCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT., Jul 2011, Bridgtown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744550v1</w:t>
+                <w:t xml:space="preserve">hal-02745404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed farming system for the reconversion process in the Caribbean: How to do the necessary research? Which strategies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Gosier (Guadeloupe), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8471,51 +8471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8570,103 +8570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration au sein des systèmes de type polyculture élevage en Guadeloupe : première caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Dec 2010, Paris, France</w:t>
@@ -8695,103 +8695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration au sein des systèmes de type polyculture élevage en Guadeloupe : première caractérisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
@@ -8820,64 +8820,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux méthodes d’estimation de la digestibilité de fourrages verts ingérés au pâturage par des ovins : l’azote fécal et la spectroscopie dans le proche infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8915,90 +8915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourrages tropicaux : valeur alimentaire comparée aux fourrages tempérés et évaluation au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Assoumaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9049,77 +9049,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement at pasture of intake, digestibility and chemical composition of the diet of nursing ewes, using Faecal NIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ortega-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Grassland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9144,90 +9144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ability of near infrared reflectance spectroscopy (NIRS) to assess quality and level of tropical grass intake by creole sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Meeting of Caribbean academy of sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9284,103 +9284,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel Metabio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
@@ -9409,103 +9409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t>
@@ -9560,51 +9560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical selon l’espèce animale et les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9672,51 +9672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale outdoor pig systems in the tropics: Impacts on the soil, the physiological and the zootechnical responses of fattening pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9797,90 +9797,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un système pilote de type polyculture élevage et test d’innovations au lycée agricole (EPLEFPA) de Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9922,103 +9922,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of agroecological concepts to design a crop-livestock system adapted to the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 64, 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t>
@@ -10047,103 +10047,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of four suckler cow systems differing in the level of agronomic intensification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Farant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Integrated Crop-Livestock Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Porto Alegre, Brazil. pp.1, 2012</w:t>
@@ -10172,51 +10172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of N underfeeding and energy source on ruminal digestion and protein metabolism in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10342,90 +10342,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">138. A participatory approach for the co-design of a pork production chain based on the Martinique feral pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Degras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Swine Research Days [57ème Journées de la Recherche Porcine] (JRP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo, (France), France. </w:t>
@@ -10506,77 +10506,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological modernization of Caribbean agro-systems: From concept to design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10627,64 +10627,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock Farming Systems and Agroecology in the Tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10757,77 +10757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological resources for sustainable livestock farming in the humid tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10988,51 +10988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélain Bructer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11054,103 +11054,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de co-conception de la re-domestication du porc féral de la Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11172,51 +11172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kréyol'Inov : un living-lab en polyculture-élevage, agroécologique et innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madly Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11241,538 +11241,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier de co-conception de la gestion territoriale du porc féral de la Martinique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fiche de présentation - Kréyol’Inov : un living-lab en polyculture-élevage,agroécologique et innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madly Moutoussamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649001v1</w:t>
+                <w:t xml:space="preserve">hal-04564804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche de présentation - Kréyol’Inov : un living-lab en polyculture-élevage,agroécologique et innovant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Atelier de co-conception de la gestion territoriale du porc féral de la Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564804v1</w:t>
+                <w:t xml:space="preserve">hal-04649001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu d'atelier &amp;quot;Lawonn pou ras Kreyol&amp;quot; (11 mai 2023). Projet KariBioKreyol.</w:t>
+                <w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Jock</w:t>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506402v1</w:t>
+                <w:t xml:space="preserve">hal-04506279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t>
+                <w:t xml:space="preserve">Compte-rendu d'atelier &amp;quot;Lawonn pou ras Kreyol&amp;quot; (11 mai 2023). Projet KariBioKreyol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Jock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hooge</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04506279v1</w:t>
+                <w:t xml:space="preserve">hal-04506402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateliers d’échanges autour des usages et des attentes vis-à-vis des races Créole (juin 2022). Synthèse des échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Tempé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11807,77 +11807,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception participative d'actions collectives de sélection des races Créole pour des élevages agroécologiques. Le cas du projet KARIBIOKREYOL en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Tempé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11906,246 +11906,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins à l’accès à l’eau agricole pour les agriculteurs de la Petite Agriculture Familiale du Nord Grande-Terre (Guadeloupe)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ferme pilote en polyculture-élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madly Moutoussamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506325v1</w:t>
+                <w:t xml:space="preserve">hal-04096903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferme pilote en polyculture-élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Freins à l’accès à l’eau agricole pour les agriculteurs de la Petite Agriculture Familiale du Nord Grande-Terre (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Droniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Montouroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096903v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferme pilote en polyculture élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madly Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12260,51 +12260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélain Bructer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Chambre d'Agriculture de Guadeloupe; Organisme de Sélection Sélection Créole. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12330,51 +12330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et services écosystémiques en système polyculture-élevage tropical.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bagéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12437,51 +12437,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'ingestion et de la digestion de moutons alimentés, à base de fourrage vert, à l'auge et au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Antilles et de la Guyane, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12566,64 +12566,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Odet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12641,64 +12641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jour pour expliquer les actions de l'Europe en Guadeloupe - AgroEcodiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Latchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12849,51 +12849,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BD3C679"/>
+    <w:nsid w:val="DA2796A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13080,51 +13080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-fanchone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9677-6828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140214291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e00968" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Sterling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art08" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyce Monteiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Pedreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nelson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Dodet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2136836" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo-Canto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00828-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2022.1312084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00782-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Rousselet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayalin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgadillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wayne Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02537-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/l1w6us" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/oodijk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rasse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622262v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.3.2338" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Grugeaux-Etna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gervais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10521" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zhcn-8z49" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Portelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Duriot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-5296" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648695v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bassien-Capsa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-0070-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LC6MSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100259X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659773v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859610000298" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD2A47B0E93F4D5189B9D642784CB7871FC34A55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001305" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668628v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.03.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSNV2F73-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668311v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0817" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.720" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gibb" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2007.00560.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25L6THHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Giscard Topia M'Pangi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373615v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549448v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Merlus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409102v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898853v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02899131v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Louise Agristola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perrette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425015v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Santamaria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes-Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811365v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alexandre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806506v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Bordey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807533v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746894v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vlaeminck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750039v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744550v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751781v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Diman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752566v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alexandre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173419v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756425v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753894v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecompte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741544v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Baudet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806521v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746978v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485323v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degras" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.139" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564799v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506325v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Droniou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096903v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788330v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959513v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bag&#233;a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726908v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788008v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mavounzy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-fanchone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9677-6828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140214291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e00968" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Sterling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art08" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyce Monteiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Pedreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nelson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Dodet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2136836" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo-Canto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00828-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2022.1312084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Rousselet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayalin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00782-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgadillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wayne Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02537-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/l1w6us" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/oodijk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Grugeaux-Etna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.3.2338" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993336v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rasse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gervais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10521" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zhcn-8z49" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Portelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Duriot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-5296" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648695v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bassien-Capsa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-0070-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LC6MSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100259X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189570v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001305" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859610000298" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD2A47B0E93F4D5189B9D642784CB7871FC34A55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668628v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.03.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSNV2F73-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668311v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0817" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gibb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2007.00560.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25L6THHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.720" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Giscard Topia M'Pangi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373615v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549448v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Merlus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409102v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898853v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02899131v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Louise Agristola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perrette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425015v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Santamaria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes-Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alexandre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Bordey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807533v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vlaeminck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805933v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803133v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745404v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751781v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Diman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752566v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alexandre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173419v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756425v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753894v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecompte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741544v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Baudet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806521v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746978v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485323v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degras" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.139" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564799v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564804v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649001v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506402v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096903v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506325v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Droniou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788330v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959513v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bag&#233;a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726908v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788008v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mavounzy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>