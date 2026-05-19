--- v1 (2026-04-11)
+++ v2 (2026-05-19)
@@ -1365,282 +1365,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interests of Livestock Activities within Agroforestry Systems in Guadeloupe: Stakeholders’ Opinions and Farmers’ Perceptions</w:t>
+                <w:t xml:space="preserve">Elevages ovins et bovins viande en Martinique : suivis fourragers et zootechniques en fermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Gauthier-Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gayalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.19-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054223v1</w:t>
+                <w:t xml:space="preserve">hal-03746559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevages ovins et bovins viande en Martinique : suivis fourragers et zootechniques en fermes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interests of Livestock Activities within Agroforestry Systems in Guadeloupe: Stakeholders’ Opinions and Farmers’ Perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gauthier-Rousselet</w:t>
+                <w:t xml:space="preserve">A. Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gayalin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Barlagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (12), pp.1379 - 1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/as.2022.1312084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746559v1</w:t>
+                <w:t xml:space="preserve">hal-04054223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work organization as a barrier to crop–livestock integration practices: a case study in Guadeloupe</w:t>
               </w:r>
@@ -2011,51 +2011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des performances agroécologiques des systèmes de polyculture-élevage en milieu tropical humide: application de l’analyse de réseaux écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2361,51 +2361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliments protéiques dans les systèmes mixtes intégrés polyculture-élevage en régions tropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2811,51 +2811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Semjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 80, pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3248,51 +3248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating banana and ruminant production in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3407,51 +3407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of intake and digestibility of fresh Digitaria decumbens grass fed to sheep, indoors or at pasture, at two different stages of regrowth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3505,204 +3505,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bananier et ses produits dans l'alimentation animale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">Conception et évaluation de systèmes d’élevage durables en régions chaudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.113-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750032v1</w:t>
+                <w:t xml:space="preserve">hal-01189570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La canne à sucre et ses co-produits dans l'alimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Xande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3724,201 +3715,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.165-179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/8ffd-8k83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation de systèmes d’élevage durables en régions chaudes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Le bananier et ses produits dans l'alimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vayssieres</w:t>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.181-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/20ns-4b75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189570v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t>
               </w:r>
@@ -4032,329 +4032,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic vulnerability vs resilience in small island territories: keys for a viable adaptation of the agricultural sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diet attributes of lactating ewes at pasture using faecal NIRS and relationship to pasture characteristics and milk production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+                <w:t xml:space="preserve">E. Ortega-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470010001305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 148 (4), pp.477-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859610000298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601271v1</w:t>
+                <w:t xml:space="preserve">hal-02659773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet attributes of lactating ewes at pasture using faecal NIRS and relationship to pasture characteristics and milk production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
+                <w:t xml:space="preserve">Systemic vulnerability vs resilience in small island territories: keys for a viable adaptation of the agricultural sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ortega-Jimenez</w:t>
+                <w:t xml:space="preserve">Samuel Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0021859610000298⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.515-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010001305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659773v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake and digestibility of fresh grass fed to sheep indoors or at pasture, at two herbage allowances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4420,256 +4420,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of forage feeding on goat meat production: carcass characteristics and composition of Creole kids reared either at pasture or indoors in the humid tropics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of fecal crude protein and fecal near-infrared reflectance spectroscopy to predict digestibility of fresh grass consumed by sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (1), pp.236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2007-0817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662006v1</w:t>
+                <w:t xml:space="preserve">hal-02668311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of fecal crude protein and fecal near-infrared reflectance spectroscopy to predict digestibility of fresh grass consumed by sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of forage feeding on goat meat production: carcass characteristics and composition of Creole kids reared either at pasture or indoors in the humid tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia L. Limea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (8), pp.1140-1150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668311v1</w:t>
+                <w:t xml:space="preserve">hal-02662006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of structure of a tropical pasture on ingestive behaviour, digestibility of diet and daily intake by grazing cattle</w:t>
               </w:r>
@@ -4681,51 +4681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gibb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4823,51 +4823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (2), pp.107-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5796,64 +5796,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalities and results of collaborative research in the livestock sector of Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6167,64 +6167,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of the circular economy open farm in the agroecological transition: towards a renewed viability of the multi species agrosystems ubiquitous in the Caribbean insular agricultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6292,51 +6292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre pratiques agroécologiques et organisation du travail au sein des systèmes polycultures élevage tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia L. Limea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6413,64 +6413,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6650,51 +6650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop-livestock integration and agroecological performances of mixed farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6775,51 +6775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical discriminés par l’espèce animale et le mode de conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6900,51 +6900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging behavior of Creole pigs kept outdoor under tropical conditions on sweet potatoes field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7002,277 +7002,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d´utilisation de l´azote suite à une réduction des apports azotés dans les rations des vaches laitières : effet de la nature de l´énergie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">De la conception à la mise en place d’un système pilote innovant en polyculture-élevage au lycée agricole de la Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+                <w:t xml:space="preserve">Régis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Yanick Bordey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
+              <w:t xml:space="preserve">9ème journée technique de l’AMADEPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lamentin, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210366v1</w:t>
+                <w:t xml:space="preserve">hal-02806506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception à la mise en place d’un système pilote innovant en polyculture-élevage au lycée agricole de la Guadeloupe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Efficacité d´utilisation de l´azote suite à une réduction des apports azotés dans les rations des vaches laitières : effet de la nature de l´énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Alexandre</w:t>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanick Bordey</w:t>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée technique de l’AMADEPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lamentin, France. 4 p</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806506v1</w:t>
+                <w:t xml:space="preserve">hal-01210366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of mixed farming systems and crop-livestock integration in Guadeloupe (French West Indies)</w:t>
               </w:r>
@@ -7297,51 +7297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7435,51 +7435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Porto Allegre, Brazil. 3 p</w:t>
@@ -7521,51 +7521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les besoins de recherche sur les races locales et les systèmes de productions associés : les travaux en cours sur le porc Créole en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7843,368 +7843,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odd and branched-chain fatty acid duodenal flows and milk yields in response to N underfeeding and energy source in dairy cows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of N underfeeding and energy source on milk production and N partition in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nottingham, Royaume-Uni. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746894v1</w:t>
+                <w:t xml:space="preserve">hal-02744550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Modélisation, un outil d’aide à la conception et à l’évaluation de systèmes de productions innovants: le cas des systèmes polyculture-élevage de la Caraïbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+                <w:t xml:space="preserve">Odd and branched-chain fatty acid duodenal flows and milk yields in response to N underfeeding and energy source in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vlaeminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Colloque international de l'Association Régionale de Science de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA. Université des Antilles et de la Guyane (UAG)., Jul 2011, Schoelcher, Martinique, France. 4 p</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803133v1</w:t>
+                <w:t xml:space="preserve">hal-02746894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of N underfeeding and energy source on milk production and N partition in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Modélisation, un outil d’aide à la conception et à l’évaluation de systèmes de productions innovants: le cas des systèmes polyculture-élevage de la Caraïbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Nottingham, Royaume-Uni. 1 p</w:t>
+              <w:t xml:space="preserve">48ème Colloque international de l'Association Régionale de Science de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA. Université des Antilles et de la Guyane (UAG)., Jul 2011, Schoelcher, Martinique, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744550v1</w:t>
+                <w:t xml:space="preserve">hal-02803133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated control of gastrointestinal parasitism of grazing small ruminants in the humid tropics</w:t>
               </w:r>
@@ -8216,51 +8216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8367,51 +8367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Gosier (Guadeloupe), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8583,51 +8583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration au sein des systèmes de type polyculture élevage en Guadeloupe : première caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8833,51 +8833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux méthodes d’estimation de la digestibilité de fourrages verts ingérés au pâturage par des ovins : l’azote fécal et la spectroscopie dans le proche infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8915,51 +8915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourrages tropicaux : valeur alimentaire comparée aux fourrages tempérés et évaluation au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9062,51 +9062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ortega-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9183,51 +9183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Meeting of Caribbean academy of sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9297,51 +9297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9560,51 +9560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical selon l’espèce animale et les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10757,51 +10757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological resources for sustainable livestock farming in the humid tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12849,51 +12849,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA2796A5"/>
+    <w:nsid w:val="18C28358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13080,51 +13080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-fanchone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9677-6828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140214291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e00968" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Sterling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art08" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyce Monteiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Pedreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nelson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Dodet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2136836" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo-Canto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00828-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2022.1312084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Rousselet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayalin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00782-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgadillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wayne Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02537-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/l1w6us" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/oodijk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Grugeaux-Etna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.3.2338" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993336v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rasse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gervais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10521" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zhcn-8z49" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Portelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Duriot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-5296" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648695v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bassien-Capsa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-0070-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LC6MSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100259X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189570v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001305" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859610000298" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD2A47B0E93F4D5189B9D642784CB7871FC34A55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668628v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.03.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSNV2F73-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668311v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0817" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gibb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2007.00560.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25L6THHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.720" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Giscard Topia M'Pangi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373615v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549448v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Merlus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409102v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898853v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02899131v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Louise Agristola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perrette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425015v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Santamaria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes-Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alexandre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Bordey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807533v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vlaeminck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805933v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803133v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745404v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751781v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Diman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752566v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alexandre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173419v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756425v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753894v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecompte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741544v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Baudet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806521v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746978v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485323v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degras" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.139" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564799v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564804v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649001v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506402v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096903v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506325v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Droniou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788330v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959513v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bag&#233;a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726908v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788008v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mavounzy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-fanchone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9677-6828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140214291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e00968" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Sterling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art08" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyce Monteiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Pedreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nelson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Dodet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2136836" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo-Canto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00828-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Rousselet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayalin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2022.1312084" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00782-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgadillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wayne Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02537-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/l1w6us" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/oodijk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Grugeaux-Etna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.3.2338" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993336v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rasse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gervais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10521" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zhcn-8z49" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Portelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Duriot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-5296" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648695v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bassien-Capsa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-0070-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LC6MSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100259X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659773v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859610000298" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD2A47B0E93F4D5189B9D642784CB7871FC34A55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001305" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668628v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.03.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSNV2F73-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0817" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662006v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gibb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2007.00560.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25L6THHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.720" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Giscard Topia M'Pangi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373615v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549448v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Merlus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409102v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898853v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02899131v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Louise Agristola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perrette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425015v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Santamaria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes-Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806506v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alexandre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Bordey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807533v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vlaeminck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805933v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744550v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746894v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745404v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751781v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Diman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752566v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alexandre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173419v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756425v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753894v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecompte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741544v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Baudet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806521v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746978v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485323v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degras" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.139" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564799v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564804v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649001v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506402v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096903v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506325v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Droniou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788330v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959513v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bag&#233;a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726908v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788008v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mavounzy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>