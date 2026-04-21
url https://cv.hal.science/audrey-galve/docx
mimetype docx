--- v0 (2026-03-21)
+++ v1 (2026-04-21)
@@ -2097,319 +2097,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Lesser Antilles subduction forearc and backstop from 3D seismic refraction tomography,</w:t>
+                <w:t xml:space="preserve">Seismic Activity offshore Martinique and Dominica islands (Central Lesser Antilles subduction zone) from temporary onshore and offshore seismic networks,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Evain</w:t>
+                <w:t xml:space="preserve">M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Charvis</w:t>
+                <w:t xml:space="preserve">M. Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 603, pp.55-67. </w:t>
+              <w:t xml:space="preserve">, 2013, 603, pp.68-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876458v1</w:t>
+                <w:t xml:space="preserve">hal-01052679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Activity offshore Martinique and Dominica islands (Central Lesser Antilles subduction zone) from temporary onshore and offshore seismic networks,</w:t>
+                <w:t xml:space="preserve">Structure of the Lesser Antilles subduction forearc and backstop from 3D seismic refraction tomography,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ruiz</w:t>
+                <w:t xml:space="preserve">M. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sapin</w:t>
+                <w:t xml:space="preserve">Ph. Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Charvis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Laigle</w:t>
+                <w:t xml:space="preserve">H. Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 603, pp.68-78. </w:t>
+              <w:t xml:space="preserve">, 2013, 603, pp.55-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052679v1</w:t>
+                <w:t xml:space="preserve">hal-00876458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic structure and activity of the north-central Lesser Antilles subduction zone from an integrated approach: Similarities with the Tohoku forearc</w:t>
               </w:r>
@@ -2421,51 +2421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,103 +2541,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the central Lesser Antilles Island Arc: Relevance for the formation of continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Weinzierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Becel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kopp</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 304 (1-2), pp.121-134. </w:t>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3430,51 +3430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex images of Moho and variation of Vp/Vs across the Himalaya and South Tibet, from a joint receiver-function and wide-angle-reflection approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3711,76 +3711,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismological evidence for a multi-fault network at the Ecuadorian subduction interface</w:t>
+                <w:t xml:space="preserve">Seismological evidence for a multifault network at the subduction interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Agurto‐detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3790,131 +3790,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2024 (AGU 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington (DC), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924430v1</w:t>
+                <w:t xml:space="preserve">hal-04920458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismological evidence for a multifault network at the subduction interface</w:t>
+                <w:t xml:space="preserve">Seismological evidence for a multi-fault network at the Ecuadorian subduction interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans Agurto‐detzel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3924,73 +3915,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2024 (AGU 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920458v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluids Circulation in Subduction Zones: How Fluids Impact Seismic/Aseismic Slip in Ecuador ?</w:t>
               </w:r>
@@ -5491,51 +5491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,51 +5853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on long-term OBS signal quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,202 +5953,336 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Basement along the Northern Ecuadorian Margin using Refraction and Reflexion Data from the HIPER Experiment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of seamount subduction on margin fluid dynamics: distribution, seafloor emissions, and upwards migration pathways at the northern Ecuador continental shelf (SUPER-MOUV cruise, 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delsuc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laure Schenini</w:t>
+                <w:t xml:space="preserve">Maria Fernanda Ramirez Parrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caplette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2024 (AGU 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-10298, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-10298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920497v1</w:t>
+                <w:t xml:space="preserve">insu-05575726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the Basement along the Northern Ecuadorian Margin using Refraction and Reflexion Data from the HIPER Experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2024 (AGU 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Whashington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Imaging of the Ecuadorian Subduction Zone : From Conventional Seismic Processing to Advanced Imaging Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6207,51 +6341,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6261,147 +6395,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Green Book of the Academy Space, Environment, Risk and Resilience n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Côte d'Azur. , 2, 2024, 978-2957115433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6411,249 +6545,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests de capteurs OBS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelle action spécifique Sismologie mobile marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Bazin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04225665v1</w:t>
+                <w:t xml:space="preserve">hal-04224783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle action spécifique Sismologie mobile marine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tests de capteurs OBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schnurle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bertrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04224783v1</w:t>
+                <w:t xml:space="preserve">hal-04225665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6800,51 +6934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sachpazi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kapetanidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Papanikolaou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Leon-Rios" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114615" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frietsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07245-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n&#8208;r&#237;os" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Badji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104433" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Franco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Iorio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cal&#242;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111450" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Segovia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004771" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Paulatto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sapin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15980" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741193v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charalampakis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flueh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070447" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyahiaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Constanza Garc&#237;a Cano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012JB009978" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kopp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.09.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK53F2NH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4L9QXW8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35B9XJ7D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weinzierl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK7ZTMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4KN5NGS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sokos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X30GBQK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVLRTC21-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPCFP0W0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Pi Alperin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marthelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sachpazi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Taylor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF03X5XK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. D&#237;az" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. L&#233;pine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015611" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Andres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Salivas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1160" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924430v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11125" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10959" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221112v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2918" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guidetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebrun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Flueh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalampakis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yates" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879839v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225665v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pelleau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224783v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sachpazi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kapetanidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Papanikolaou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Leon-Rios" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114615" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frietsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07245-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n&#8208;r&#237;os" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Badji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104433" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Franco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Iorio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cal&#242;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111450" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Segovia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004771" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Paulatto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sapin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15980" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741193v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charalampakis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flueh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070447" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyahiaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Constanza Garc&#237;a Cano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012JB009978" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4L9QXW8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kopp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.09.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK53F2NH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35B9XJ7D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weinzierl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK7ZTMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4KN5NGS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sokos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X30GBQK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVLRTC21-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPCFP0W0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Pi Alperin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marthelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sachpazi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Taylor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF03X5XK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. D&#237;az" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. L&#233;pine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015611" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Andres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Salivas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1160" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11125" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10959" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221112v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2918" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guidetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebrun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Flueh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalampakis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yates" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575726v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Ramirez Parrales" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caplette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10298" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879839v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225665v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pelleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>