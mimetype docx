--- v1 (2026-04-21)
+++ v2 (2026-05-31)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1152,2414 +1152,2548 @@
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943059v1</w:t>
+                <w:t xml:space="preserve">hal-05633314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the continental margin and basin off Greater Kabylia, Algeria – New insights from wide-angle seismic data modeling and multichannel seismic interpretation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rabah Bracène</w:t>
+                <w:t xml:space="preserve">Effects of marine noise pollution on Mediterranean fishes and invertebrates: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cottalorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.01.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159, pp.111450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726921v1</w:t>
+                <w:t xml:space="preserve">hal-02943059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity Distribution Near a Subducting Seamount in the Central Ecuadorian Subduction Zone, Space-Time Relation to a Slow-Slip Event</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Galvé</w:t>
+                <w:t xml:space="preserve">Deep structure of the continental margin and basin off Greater Kabylia, Algeria – New insights from wide-angle seismic data modeling and multichannel seismic interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Aïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Karim Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Bracène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2017TC004771⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 728-729, pp.1 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196121v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydration of subducting slow-spread oceanic lithosphere in the Lesser Antilles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+                <w:t xml:space="preserve">Seismicity Distribution Near a Subducting Seamount in the Central Ecuadorian Subduction Zone, Space-Time Relation to a Slow-Slip Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Galvé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15980⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (7), pp.2106-2123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017TC004771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737682v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab segmentation controls the interplate slip motion in the SW Hellenic subduction: New insight from the 2008 M w 6.8 Methoni interplate earthquake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Flueh</w:t>
+                <w:t xml:space="preserve">Dehydration of subducting slow-spread oceanic lithosphere in the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Paulatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL070447⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741193v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure of the eastern Algerian continental margin and adjacent deep basin: implications for late Cenozoic geodynamic evolution of the western Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Yelles-Chaouche</w:t>
+                <w:t xml:space="preserve">Slab segmentation controls the interplate slip motion in the SW Hellenic subduction: New insight from the 2008 M w 6.8 Methoni interplate earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sachpazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charalampakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Flueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv102⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (18), pp.9619 - 9626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL070447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364048v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical evidence for a transform margin offshore Western Algeria: a witness of a subduction-transform edge propagator?,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Badsi</w:t>
+                <w:t xml:space="preserve">Crustal structure of the eastern Algerian continental margin and adjacent deep basin: implications for late Cenozoic geodynamic evolution of the western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouyahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abtout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 200 (2), pp.1029-1045. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu454⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 201 (3), pp.15-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362330v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional velocity structure of the outer fore arc of the Colombia-Ecuador subduction zone and implications for the 1958 megathrust earthquake rupture zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Galvé</w:t>
+                <w:t xml:space="preserve">Geophysical evidence for a transform margin offshore Western Algeria: a witness of a subduction-transform edge propagator?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bracène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2012JB009978⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 200 (2), pp.1029-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854917v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Activity offshore Martinique and Dominica islands (Central Lesser Antilles subduction zone) from temporary onshore and offshore seismic networks,</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional velocity structure of the outer fore arc of the Colombia-Ecuador subduction zone and implications for the 1958 megathrust earthquake rupture zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Constanza García Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (2), pp.1041 - 1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2012JB009978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01052679v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Lesser Antilles subduction forearc and backstop from 3D seismic refraction tomography,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 603, pp.55-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic structure and activity of the north-central Lesser Antilles subduction zone from an integrated approach: Similarities with the Tohoku forearc</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Seismic Activity offshore Martinique and Dominica islands (Central Lesser Antilles subduction zone) from temporary onshore and offshore seismic networks,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Charvis</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 603, pp.1-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.043⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 603, pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843380v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the central Lesser Antilles Island Arc: Relevance for the formation of continental crust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic structure and activity of the north-central Lesser Antilles subduction zone from an integrated approach: Similarities with the Tohoku forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kopp</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Evain</w:t>
+                <w:t xml:space="preserve">M. Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.024⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 603, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585879v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moho, crustal architecture and deep deformation under the North Marmara Trough, from the SEISMARMARA Leg 1 offshoreonshore reflectionrefraction survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Taymaz</w:t>
+                <w:t xml:space="preserve">Deep structure of the central Lesser Antilles Island Arc: Relevance for the formation of continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Weinzierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Becel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.10.022⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 304 (1-2), pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407972v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moho topography under central Greece and its compensation by Pn time-terms for the accurate location of hypocenters: The example of the Gulf of Corinth 1995 Aigion earthquake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Moho, crustal architecture and deep deformation under the North Marmara Trough, from the SEISMARMARA Leg 1 offshoreonshore reflectionrefraction survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. de Voogd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Sokos</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taymaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 440, pp.53-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.01.009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 467 (1-4), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315606v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal thickening and variations in architecture from the Qaidam basin to the Qang Tang (North–Central Tibetan Plateau) from wide-angle reflection seismology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jiang</w:t>
+                <w:t xml:space="preserve">Moho topography under central Greece and its compensation by Pn time-terms for the accurate location of hypocenters: The example of the Gulf of Corinth 1995 Aigion earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sokos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 412 (3-4), pp.121-140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.09.011⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 440, pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153924v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosion seismic P and S velocity and attenuation constraints on the lower crust of the North–Central Tibetan Plateau, and comparison with the Tethyan Himalayas: Implications on composition, mineralogy, temperature, and tectonic evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 412 (3-4), pp.141-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00150676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic refraction imaging of the southern Corinth Rift shoulder at Derveni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brian Taylor</w:t>
+                <w:t xml:space="preserve">Crustal thickening and variations in architecture from the Qaidam basin to the Qang Tang (North–Central Tibetan Plateau) from wide-angle reflection seismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Voogd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.11.020⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 412 (3-4), pp.121-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419103v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seismic refraction imaging of the southern Corinth Rift shoulder at Derveni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Martin Pi Alperin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sachpazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 336 (4-5), pp.251 - 257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Complex images of Moho and variation of Vp/Vs across the Himalaya and South Tibet, from a joint receiver-function and wide-angle-reflection approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (24), pp.35-1-35-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002GL015611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3569,218 +3703,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Future of Whale Conservation: Harnessing Distributed Acoustic Sensing for Real-Time Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bouffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Salivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress 2025 - UNOC3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, United Nations Decade of Ocean Science for Sustainable Development, Jun 2025, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/oos2025-1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismological evidence for a multifault network at the subduction interface</w:t>
+                <w:t xml:space="preserve">Seismological evidence for a multi-fault network at the Ecuadorian subduction interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans Agurto‐detzel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3790,122 +3924,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2024 (AGU 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920458v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismological evidence for a multi-fault network at the Ecuadorian subduction interface</w:t>
+                <w:t xml:space="preserve">Seismological evidence for a multifault network at the subduction interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Agurto‐detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3915,237 +4058,228 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2024 (AGU 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington (DC), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924430v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluids Circulation in Subduction Zones: How Fluids Impact Seismic/Aseismic Slip in Ecuador ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2022 (AGU 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T32E-0202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03937480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic imaging across a slow slip event area, along the Ecuadorian subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Skrubej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4153,1255 +4287,1255 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2022 (AGU 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T53B-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04288486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeating earthquakes cluster at the edges of the afterslip in the aftermath of the 16th April 2016 M7.8 Pedernales earthquake in Ecuador</w:t>
+                <w:t xml:space="preserve">Repeating earthquakes follow afterslip gradient in the aftermath of the 16th April 2016 M7.8 Pedernales earthquake in Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-2918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533003v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive compression and deep structure of the Hellenic subduction forearc, west of Crete, revealed by penetrative long offset multichannel seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ghalya Hussni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New orleance, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Seismic Imaging of the Northern Andean subduction margin in Ecuador: preliminary seismic processing results from HIPER campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Combe</w:t>
+                <w:t xml:space="preserve">Repeating earthquakes cluster at the edges of the afterslip in the aftermath of the 16th April 2016 M7.8 Pedernales earthquake in Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03360726v1</w:t>
+                <w:t xml:space="preserve">hal-03533003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel-time tomography imaging the Ecuadorian subduction, north of the Mw 7.8 Pedernales earthquake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Multichannel Seismic Imaging of the Northern Andean subduction margin in Ecuador: preliminary seismic processing results from HIPER campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Skrubej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Charvis</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10959⟩</w:t>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434467v1</w:t>
+                <w:t xml:space="preserve">hal-03360726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeating earthquakes follow afterslip gradient in the aftermath of the 16th April 2016 M7.8 Pedernales earthquake in Ecuador</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis De Barros</w:t>
+                <w:t xml:space="preserve">Travel-time tomography imaging the Ecuadorian subduction, north of the Mw 7.8 Pedernales earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.10959, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2918⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03221112v1</w:t>
+                <w:t xml:space="preserve">hal-03434467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the megathrust in subduction zones: lessons from Greece, Ecuador and the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-14636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAUTILUS : Bruit marin en mer Ligure, de l'analyse systématique du signal à l'impact sur les espèces marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeating Aftershocks of the 16th April 2016 Mw 7.8 Pedernales (Ecuador) Earthquake Underline the Interplay Between Afterslip and Seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-stack depth Migration imaging of the Hellenic Subduction Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Hussni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New orleance, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction and dehydration of slow-spread oceanic lithosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5429,547 +5563,547 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic structure and activity of the north-central Lesser Antilles subduction zone from an integrated approach: similarities with the Tohoku forearc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New features revealed by multi-method seismic imaging of the seismic structure and activity of the Lesser Antilles and Hellenic subduction zones, and their comparison with Tohoku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernst Flueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach to the submerged fore-arc of the Lesser Antilles subduction : integrated marine MCS, refraction, OBS seismic activity and noise recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinos Charalampakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th caribbean geological conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on long-term OBS signal quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NERIES ESONET OBS Marine seismology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5979,199 +6113,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of seamount subduction on margin fluid dynamics: distribution, seafloor emissions, and upwards migration pathways at the northern Ecuador continental shelf (SUPER-MOUV cruise, 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Ramirez Parrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caplette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-10298, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-10298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05575726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Basement along the Northern Ecuadorian Margin using Refraction and Reflexion Data from the HIPER Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6179,213 +6313,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2024 (AGU 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Whashington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Imaging of the Ecuadorian Subduction Zone : From Conventional Seismic Processing to Advanced Imaging Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Skrubej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6395,147 +6529,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Green Book of the Academy Space, Environment, Risk and Resilience n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Côte d'Azur. , 2, 2024, 978-2957115433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6545,249 +6679,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle action spécifique Sismologie mobile marine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tests de capteurs OBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schnurle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bertrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04224783v1</w:t>
+                <w:t xml:space="preserve">hal-04225665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests de capteurs OBS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Evain</w:t>
+                <w:t xml:space="preserve">Nouvelle action spécifique Sismologie mobile marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pelleau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sara Bazin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Géli</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04225665v1</w:t>
+                <w:t xml:space="preserve">hal-04224783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6934,51 +7068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sachpazi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kapetanidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Papanikolaou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Leon-Rios" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114615" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frietsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07245-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n&#8208;r&#237;os" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Badji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104433" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Franco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Iorio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cal&#242;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111450" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Segovia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004771" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Paulatto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sapin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15980" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741193v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charalampakis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flueh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070447" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyahiaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Constanza Garc&#237;a Cano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012JB009978" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4L9QXW8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kopp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.09.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK53F2NH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35B9XJ7D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weinzierl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK7ZTMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4KN5NGS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sokos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X30GBQK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVLRTC21-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPCFP0W0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Pi Alperin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marthelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sachpazi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Taylor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF03X5XK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. D&#237;az" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. L&#233;pine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015611" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Andres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Salivas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1160" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11125" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10959" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221112v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2918" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guidetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebrun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Flueh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalampakis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yates" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575726v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Ramirez Parrales" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caplette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10298" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879839v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225665v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pelleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sachpazi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kapetanidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Papanikolaou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Leon-Rios" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114615" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frietsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07245-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n&#8208;r&#237;os" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Badji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104433" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05633314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Franco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Iorio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cal&#242;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111450" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943059v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Segovia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Paulatto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sapin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15980" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charalampakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flueh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070447" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyahiaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv102" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Constanza Garc&#237;a Cano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012JB009978" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876458v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kopp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.09.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK53F2NH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4L9QXW8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843380v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35B9XJ7D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weinzierl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK7ZTMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4KN5NGS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315606v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sokos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X30GBQK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPCFP0W0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVLRTC21-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419103v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Pi Alperin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marthelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sachpazi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Taylor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF03X5XK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378690v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. D&#237;az" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. L&#233;pine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015611" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Andres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Salivas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1160" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11125" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920458v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221112v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2918" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434467v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10959" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111834v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guidetti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebrun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558664v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771546v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Flueh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693165v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalampakis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497752v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yates" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575726v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Ramirez Parrales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caplette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10298" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879839v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225665v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pelleau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224783v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>