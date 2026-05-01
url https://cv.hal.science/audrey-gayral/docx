--- v0 (2026-03-31)
+++ v1 (2026-05-01)
@@ -1115,308 +1115,308 @@
                 <w:t xml:space="preserve">Immobilization effect on optical properties of quantum dots transferred from solution to surfaces probed by nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ba Lich Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ba Lich Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général des 150 ans de la Société Française de Physique (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Quantum Day Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231133v1</w:t>
+                <w:t xml:space="preserve">hal-04231274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization effect on optical properties of quantum dots transferred from solution to surfaces probed by nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ba Lich Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Day Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">Congrès Général des 150 ans de la Société Française de Physique (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231274v1</w:t>
+                <w:t xml:space="preserve">hal-04231133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization effect on optical properties of quantum dots transferred from solution to surfaces probed by nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Lich Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1484,64 +1484,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization effect on optical properties of quantum dots transferred from solution to surfaces probed by nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Lich Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1609,64 +1609,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization effect on optical properties of quantum dots transferred from solution to surfaces probed by nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba Lich Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,64 +1766,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’immobilisation des quantum dots sur les propriétés optiques transférées de la solution aux surfaces sondées par spectroscopie optique non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Lich Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1878,51 +1878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum efficiency of excitonic enhancement in nanosensors by rainbow nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Lich Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2172,51 +2172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384065v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Knezevic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hieu Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien Duong Quach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Garz&#243;n Manj&#243;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Llorens Rauret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR02442K" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04796902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gayral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161817" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401547" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Bozzini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Busson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17077722" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro de Gaudenzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Six" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.01.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGLWR4K9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Six" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruselle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.02.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRVX9M26-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Lich Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noblet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04255787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04292969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Piard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384065v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Knezevic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hieu Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien Duong Quach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Garz&#243;n Manj&#243;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Llorens Rauret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR02442K" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04796902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gayral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161817" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401547" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Bozzini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Busson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17077722" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro de Gaudenzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Six" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.01.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGLWR4K9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Six" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruselle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.02.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRVX9M26-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Lich Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noblet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04255787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04292969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Piard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>