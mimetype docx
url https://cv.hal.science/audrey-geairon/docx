--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -294,295 +294,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TBL38 atypical homogalacturonan-acetylesterase activity and cell wall microdomain localization in Arabidopsis seed mucilage secretory cells</w:t>
+                <w:t xml:space="preserve">Pre-treatment effects on the composition and functionalities of pigeon pea seed ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien G Dauphin</w:t>
+                <w:t xml:space="preserve">Adilson Roberto Locali-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Ícaro Putinhon Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rouffle</w:t>
+                <w:t xml:space="preserve">Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Carton</w:t>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.109666. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152, pp.109923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543611v1</w:t>
+                <w:t xml:space="preserve">hal-04645195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-treatment effects on the composition and functionalities of pigeon pea seed ingredients</w:t>
+                <w:t xml:space="preserve">TBL38 atypical homogalacturonan-acetylesterase activity and cell wall microdomain localization in Arabidopsis seed mucilage secretory cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adilson Roberto Locali-Pereira</w:t>
+                <w:t xml:space="preserve">Bastien G Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ícaro Putinhon Caruso</w:t>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laurent</w:t>
+                <w:t xml:space="preserve">Maxime Rouffle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Meynier</w:t>
+                <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 152, pp.109923. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.109666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645195v1</w:t>
+                <w:t xml:space="preserve">hal-04543611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Linkage Glucan Is the Main Carbohydrate Source and Starch Is an Alternative Source during Brachypodium Grain Germination</w:t>
               </w:r>
@@ -1644,51 +1644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-energy photon activation tandem mass spectrometry provides unprecedented insights into the structure of highly sulfated oligosaccharides extracted from macroalgal cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2100,51 +2100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Rabesona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Rabesona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,103 +2606,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBL38 is an atypical homogalacturonan acetylesterase with a peculiar cell wall microdomain localization in Arabidopsis seed mucilage secretory cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien G Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ranocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouffle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3227,51 +3227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1471422"/>
+    <w:nsid w:val="80223029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3458,51 +3458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-geairon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7048-2205" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117556" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Roberto Locali-Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109923" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110845" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110693" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pogam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geairon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loh&#233;zic-Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37807" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5036007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661168v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hervouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011333" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664000v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Quiroga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nora Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Anon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103296n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786892v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Pogam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Le Lamer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596285" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-geairon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7048-2205" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117556" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Roberto Locali-Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109923" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110845" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110693" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pogam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geairon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loh&#233;zic-Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37807" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5036007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661168v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hervouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011333" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664000v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Quiroga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nora Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Anon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103296n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786892v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Pogam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Le Lamer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596285" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>