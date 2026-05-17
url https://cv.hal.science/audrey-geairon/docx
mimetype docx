--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -1098,295 +1098,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal distribution of cell wall polysaccharides during grain development of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional exploration of &amp;lt;em&amp;gt;Pseudoalteromonas atlantica&amp;lt;/em&amp;gt; as a source of hemicellulose-active enzymes: Evidence for a GH8 xylanase with unusual mode of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.018⟩</w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.6-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628430v1</w:t>
+                <w:t xml:space="preserve">hal-02629198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional exploration of &amp;lt;em&amp;gt;Pseudoalteromonas atlantica&amp;lt;/em&amp;gt; as a source of hemicellulose-active enzymes: Evidence for a GH8 xylanase with unusual mode of action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal distribution of cell wall polysaccharides during grain development of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayani Ray</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Audrey Geairon</w:t>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127, pp.6-16. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2019.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629198v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall proteome investigation of bread wheat (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt;) developing grain in endosperm and outer layers</w:t>
               </w:r>
@@ -3227,51 +3227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80223029"/>
+    <w:nsid w:val="83E3703B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3458,51 +3458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-geairon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7048-2205" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117556" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Roberto Locali-Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109923" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110845" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110693" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pogam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geairon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loh&#233;zic-Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37807" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5036007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661168v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hervouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011333" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664000v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Quiroga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nora Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Anon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103296n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786892v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Pogam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Le Lamer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596285" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-geairon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7048-2205" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117556" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Roberto Locali-Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109923" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110845" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110693" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pogam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geairon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loh&#233;zic-Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37807" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5036007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661168v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hervouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011333" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664000v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Quiroga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nora Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Anon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103296n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786892v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Pogam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Le Lamer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596285" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>