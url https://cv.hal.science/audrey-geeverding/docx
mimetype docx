--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -1833,51 +1833,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EF707E1"/>
+    <w:nsid w:val="F1F0A20A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1981,51 +1981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="752142FE"/>
+    <w:nsid w:val="D8D653BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>