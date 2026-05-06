--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -232,429 +232,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of magnetite nanoflowers on platelets in a multiscale approach in the context of thromboembolic diseases</w:t>
+                <w:t xml:space="preserve">Basement membranes are crucial for proper olfactory placode shape, position and boundary with the brain, and for olfactory axon development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Colombo</w:t>
+                <w:t xml:space="preserve">Pénélope Tignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingchao Meng</w:t>
+                <w:t xml:space="preserve">Karen Pottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Poirier-Quinot</w:t>
+                <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Rollet</w:t>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Geeverding</w:t>
+                <w:t xml:space="preserve">Mélody Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (17), pp.20085−20093. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.4c02715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.92004.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696609v1</w:t>
+                <w:t xml:space="preserve">hal-05147695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basement membranes are crucial for proper olfactory placode shape, position and boundary with the brain, and for olfactory axon development</w:t>
+                <w:t xml:space="preserve">A multistep computational approach reveals a neuro-mesenchymal cell population in the embryonic hematopoietic stem cell niche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pénélope Tignard</w:t>
+                <w:t xml:space="preserve">Olivera Miladinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Pottin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Geeverding</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+                <w:t xml:space="preserve">Claire Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Cabrera</w:t>
+                <w:t xml:space="preserve">Olivier Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevenka Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.92004.3⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.202614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147695v1</w:t>
+                <w:t xml:space="preserve">hal-04576520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multistep computational approach reveals a neuro-mesenchymal cell population in the embryonic hematopoietic stem cell niche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the effect of magnetite nanoflowers on platelets in a multiscale approach in the context of thromboembolic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Canto</w:t>
+                <w:t xml:space="preserve">Monika Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pouget</w:t>
+                <w:t xml:space="preserve">Yingchao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Piau</w:t>
+                <w:t xml:space="preserve">Marie Poirier-Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nevenka Radic</w:t>
+                <w:t xml:space="preserve">Anne-Laure Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 151 (7), </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (17), pp.20085−20093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.202614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.4c02715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576520v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscopic distribution of VAChT and VGLUT3 in striatal cholinergic varicosities suggests colocalization and segregation of the two transporters in synaptic vesicles</w:t>
               </w:r>
@@ -832,51 +832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1055,277 +1055,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geeverding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Derisoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Geeverding</w:t>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">17.Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735937v1</w:t>
+                <w:t xml:space="preserve">hal-02187460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17.Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187460v1</w:t>
+                <w:t xml:space="preserve">hal-02735937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1343,103 +1343,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geeverding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t>
@@ -1468,90 +1468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary arginine supplementation to primiparous mares in the last third of gestation on foal birthweight and placental function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1833,51 +1833,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1F0A20A"/>
+    <w:nsid w:val="906901E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1981,51 +1981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D8D653BA"/>
+    <w:nsid w:val="FFB9A9AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2215,51 +2215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-geeverding" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0208-0302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696609v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Colombo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchao Meng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier-Quinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c02715" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Tignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pottin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cabrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92004.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera Miladinovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Canto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pouget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Radic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202614" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watanabe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruniaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geeverding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Franco-Montoya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/ajrccm-conference.2020.201.1_MeetingAbstracts.A4609" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tignard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pottin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geeverding" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doulazmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cabrera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-geeverding" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0208-0302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147695v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Tignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cabrera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92004.3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera Miladinovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Canto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pouget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Radic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202614" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Colombo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchao Meng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier-Quinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c02715" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watanabe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruniaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geeverding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Franco-Montoya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/ajrccm-conference.2020.201.1_MeetingAbstracts.A4609" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tignard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pottin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geeverding" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doulazmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cabrera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>