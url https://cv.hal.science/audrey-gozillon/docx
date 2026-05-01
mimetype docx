--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -339,690 +339,735 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17430437.2025.2518098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’institutionnalisation du football féminin au crible des politiques sportives fédérales : Suède-France, « on refait le match » (XXe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">L’institutionnalisation du football féminin au crible des politiques sportives fédérales : Suède-France, « on refait le match » (XX e -XXI e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, N° 145 (2), pp.49-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.145.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating so-called women’s football clubs in Hauts-de-France: between (too?) easy access to the pitch and tricky interview relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 47 (1), pp.50-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2024.2321744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des échecs au quotidien ? De l’intention égalitaire à la reproduction des inégalités dans la presse écrite “jeunesse”</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du carton rouge au but en or : retour sur l’histoire des ‘Ladies’ du ballon rond (1894-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Robinson</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Football(s). Histoire, culture, économie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/football-s.296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338536v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du carton rouge au but en or : retour sur l’histoire des ‘Ladies’ du ballon rond (1894-2022)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des échecs au quotidien ? De l’intention égalitaire à la reproduction des inégalités dans la presse écrite “jeunesse”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Juskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Football(s). Histoire, culture, économie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524183v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural anchoring of women’s football or deception? Comparative historical analysis of the processes of institutionalization of the practice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soccer and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 25 (2), pp.187-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14660970.2023.2265201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Football, football and more football? What French children read in the ‘youth’ press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guérandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (10), pp.1665-1684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17430437.2023.2181163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-jeu, passe décisive et money time . Le rôle des politiques fédérales sur le processus d’institutionnalisation du football dit « féminin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45 (2), pp.370-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07053436.2022.2097391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fiction à la réalité : les temps ordinaires d’une « belle équipe » de football féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1064,246 +1109,246 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation par les médias au prisme des inégalités sociales, sexuées et sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guérandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 47 (1), pp.5-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/es.047.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of (mega)sporting events? Comparative study of the institutionalisation of ‘women’s’ football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (3), pp. 425-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19406940.2021.1898444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1313,78 +1358,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler ensemble ? Réflexions autour de la création d’un collectif de recherche : le cas du Collectif MediSJeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1403,73 +1448,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches collectives en Management du sport. Réflexions et critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-112, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abracadabra ? Les « pouvoirs » des médias sur le processus d’institutionnalisation du football des femmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1498,181 +1543,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sportives dans les médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le cinéma transcende la réalité du football féminin : Une belle équipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Hidri-Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Thomas Bauer (Dir.). Sport et Cinéma : la technique à l’épreuve du réel.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus d’institutionnalisation du football féminin au prisme des politiques publiques égalitaires : une exception française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1692,51 +1737,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fanny Vasseur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer le champ lexical de l’égalité femme/homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presse Université, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1746,138 +1791,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier &amp;quot;Socialisation, médias, et inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guérandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (47), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1945,51 +1990,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="381DD1DE"/>
+    <w:nsid w:val="C2303B71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2176,51 +2221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-gozillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0771-878X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gozillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524166v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04338536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beltramo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gu&#233;randel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2023.2181163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2097391" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03652126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2021.1898444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri-Neys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-gozillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0771-878X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gozillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2025.2518098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2024.2321744" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/football-s.296" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04338536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beltramo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524175v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2023.2265201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gu&#233;randel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2023.2181163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2097391" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03652126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2021.1898444" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri-Neys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>