--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -559,213 +559,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du carton rouge au but en or : retour sur l’histoire des ‘Ladies’ du ballon rond (1894-2022)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des échecs au quotidien ? De l’intention égalitaire à la reproduction des inégalités dans la presse écrite “jeunesse”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Juskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Football(s). Histoire, culture, économie, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524183v1</w:t>
+                <w:t xml:space="preserve">hal-04338536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des échecs au quotidien ? De l’intention égalitaire à la reproduction des inégalités dans la presse écrite “jeunesse”</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du carton rouge au but en or : retour sur l’histoire des ‘Ladies’ du ballon rond (1894-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Robinson</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Football(s). Histoire, culture, économie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/football-s.296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338536v1</w:t>
+                <w:t xml:space="preserve">hal-05524183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural anchoring of women’s football or deception? Comparative historical analysis of the processes of institutionalization of the practice.</w:t>
               </w:r>
@@ -1385,51 +1385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler ensemble ? Réflexions autour de la création d’un collectif de recherche : le cas du Collectif MediSJeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,51 +1990,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2303B71"/>
+    <w:nsid w:val="FFC080CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2221,51 +2221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-gozillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0771-878X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gozillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2025.2518098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2024.2321744" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/football-s.296" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04338536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beltramo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524175v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2023.2265201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gu&#233;randel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2023.2181163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2097391" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03652126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2021.1898444" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri-Neys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-gozillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0771-878X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gozillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2025.2518098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2024.2321744" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04338536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beltramo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/football-s.296" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524175v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2023.2265201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gu&#233;randel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2023.2181163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2097391" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03652126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2021.1898444" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri-Neys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>