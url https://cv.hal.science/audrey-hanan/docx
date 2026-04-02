--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -530,217 +530,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW TO RECONCILE BUYING LOCAL PRODUCTS THROUGH VENDING MACHINES? THE CLASH OF CULTURES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to reconcile buying local products through vending macines ? The clash of cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Paché</w:t>
+                <w:t xml:space="preserve">Gilles Pache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, VENICE, Italy</w:t>
+              <w:t xml:space="preserve">23th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Venise (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647890v1</w:t>
+                <w:t xml:space="preserve">hal-04972646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reconcile buying local products through vending macines ? The clash of cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HOW TO RECONCILE BUYING LOCAL PRODUCTS THROUGH VENDING MACHINES? THE CLASH OF CULTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pache</w:t>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Venise (IT), Italy</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, VENICE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972646v1</w:t>
+                <w:t xml:space="preserve">hal-04647890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation et confinement : quand le consommateur anxieux se réfugie tout en haut de la pyramide</w:t>
               </w:r>
@@ -1182,323 +1182,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transgression comme outil de communication sociétal : le cas « du marché interdit » de carrefour</w:t>
+                <w:t xml:space="preserve">Esthétique et gaspillage sont-ils inséparables ? Quand la Grande Distribution s’en mêle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Agriculture durable - alimentation responsable et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469096v1</w:t>
+                <w:t xml:space="preserve">hal-02469132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE CONSOMMATEUR ENTRE « GREENWASHING » ET PUBLICITES ECOLOGIQUES PROVOCANTES</w:t>
+                <w:t xml:space="preserve">La transgression comme outil de communication sociétal : le cas « du marché interdit » de carrefour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663924v1</w:t>
+                <w:t xml:space="preserve">hal-02469096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esthétique et gaspillage sont-ils inséparables ? Quand la Grande Distribution s’en mêle</w:t>
+                <w:t xml:space="preserve">LE CONSOMMATEUR ENTRE « GREENWASHING » ET PUBLICITES ECOLOGIQUES PROVOCANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture durable - alimentation responsable et innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">17th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469132v1</w:t>
+                <w:t xml:space="preserve">hal-01663924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IMPACT D’UNE COMMUNICATION SOCIÉTALE SUR LE PROCESSUS D’ENGAGEMENT DU CONSOMMATEUR : L’INFLUENCE DES ÉLÉMENTS D’EXÉCUTION DES VISUELS PUBLICITAIRES</w:t>
+                <w:t xml:space="preserve">LE ROLE DE LA VALORISATION SUR LE PROCESSUS PERCEPTUEL ET RELATIONNEL DES PRODUITS ALIMENTAIRES INVENDABLES : LE CAS DES PRODUITS &amp;quot;MOCHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
@@ -1525,241 +1525,241 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème JOURNEE DE RECHERCHE EN MARKETING DU GRAND EST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471323v1</w:t>
+                <w:t xml:space="preserve">hal-01471324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE ROLE DE LA VALORISATION SUR LE PROCESSUS PERCEPTUEL ET RELATIONNEL DES PRODUITS ALIMENTAIRES INVENDABLES : LE CAS DES PRODUITS &amp;quot;MOCHES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« D'AC pour la carotte moche, mais ce n’est pas moi qui vais l’éplucher » : le rapport des consommateurs à la nouvelle offre anti-gaspi des hypermarchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème JOURNEE DE RECHERCHE EN MARKETING DU GRAND EST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, METZ, France</w:t>
+              <w:t xml:space="preserve">33ème Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471324v1</w:t>
+                <w:t xml:space="preserve">halshs-01717416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« D'AC pour la carotte moche, mais ce n’est pas moi qui vais l’éplucher » : le rapport des consommateurs à la nouvelle offre anti-gaspi des hypermarchés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’IMPACT D’UNE COMMUNICATION SOCIÉTALE SUR LE PROCESSUS D’ENGAGEMENT DU CONSOMMATEUR : L’INFLUENCE DES ÉLÉMENTS D’EXÉCUTION DES VISUELS PUBLICITAIRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">3ème JOURNEE DE RECHERCHE EN MARKETING DU GRAND EST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01717416v1</w:t>
+                <w:t xml:space="preserve">hal-01471323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact d'une communication sociétale sur le processus d'engagement du consommateur : l'influence des éléments d'exécution des visuels publicitaires</w:t>
               </w:r>
@@ -2093,640 +2093,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les produits invendables pour lutter contre le gaspillage : le cas des produits &amp;quot;moches</w:t>
+                <w:t xml:space="preserve">VOUS AVEZ DIT MOCHES ? COMME C’EST BIZARRE !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovons contre le gaspillage alimentaire en Occitanie ! Des chercheurs et des pionniers combattent des idées reçues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">15th International Marketing Trends Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, VENISE, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428868v1</w:t>
+                <w:t xml:space="preserve">hal-01428830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous avez dit moches ? Comme c’est bizarre !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LE CONSOMMATEUR FACE A DES STIMULI ESTHETIQUES INHABITUELS : LE CAS DES PRODUITS ALIMENTAIRES « MOCHES » EN GRANDE DISTRIBUTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hanan</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Venise, Italie</w:t>
+              <w:t xml:space="preserve">ONZIEME JOURNEE AFM DU MARKETING AGROALIMENTAIRE DE MONTPELLIER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468851v1</w:t>
+                <w:t xml:space="preserve">hal-01471321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE CONSOMMATEUR FACE A DES STIMULI ESTHETIQUES INHABITUELS : LE CAS DES PRODUITS ALIMENTAIRES « MOCHES » EN GRANDE DISTRIBUTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vous avez dit moches ? Comme c’est bizarre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONZIEME JOURNEE AFM DU MARKETING AGROALIMENTAIRE DE MONTPELLIER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471321v1</w:t>
+                <w:t xml:space="preserve">hal-01468851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOUS AVEZ DIT MOCHES ? COMME C’EST BIZARRE !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE CONSUMER FACING AN UNUSUAL AESTHETIC STIMULI : THE CASE OF « UGLY » FOOD PRODUCTS IN LARGE RETAIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Marketing Trends Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, VENISE, Italie</w:t>
+              <w:t xml:space="preserve">11ème Journée de recherche en Marketing Agroalimentaire de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428830v1</w:t>
+                <w:t xml:space="preserve">hal-01468869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE CONSUMER FACING AN UNUSUAL AESTHETIC STIMULI : THE CASE OF « UGLY » FOOD PRODUCTS IN LARGE RETAIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valoriser les produits invendables pour lutter contre le gaspillage : le cas des produits &amp;quot;moches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journée de recherche en Marketing Agroalimentaire de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Innovons contre le gaspillage alimentaire en Occitanie ! Des chercheurs et des pionniers combattent des idées reçues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468869v1</w:t>
+                <w:t xml:space="preserve">hal-01428868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence d'une offre sociétale transgressant les habitudes de consommation sur la relation consommateur-enseigne</w:t>
+                <w:t xml:space="preserve">L'influence d'une publicité sociétale transgressant les habitudes de communication sur la relation consommateur-enseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMD INTERNATIONAL CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, LILLE, France</w:t>
+              <w:t xml:space="preserve">TUTORAT GRAND SUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471317v1</w:t>
+                <w:t xml:space="preserve">hal-01471328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence d'une publicité sociétale transgressant les habitudes de communication sur la relation consommateur-enseigne</w:t>
+                <w:t xml:space="preserve">L'influence d'une offre sociétale transgressant les habitudes de consommation sur la relation consommateur-enseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TUTORAT GRAND SUD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, NICE, France</w:t>
+              <w:t xml:space="preserve">ISMD INTERNATIONAL CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471328v1</w:t>
+                <w:t xml:space="preserve">hal-01471317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3011,51 +3011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3471EBE2"/>
+    <w:nsid w:val="F8306B98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3242,51 +3242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-hanan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5243-4762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hanan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moulins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241231476" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583629v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muratore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Cendrine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04647890v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972646v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Portes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02930884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salaun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531262v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-hanan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5243-4762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hanan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moulins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241231476" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583629v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muratore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Cendrine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04647890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Portes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02930884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salaun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531262v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>