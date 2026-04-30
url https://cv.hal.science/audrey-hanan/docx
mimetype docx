--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -1454,51 +1454,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE ROLE DE LA VALORISATION SUR LE PROCESSUS PERCEPTUEL ET RELATIONNEL DES PRODUITS ALIMENTAIRES INVENDABLES : LE CAS DES PRODUITS &amp;quot;MOCHES</w:t>
+                <w:t xml:space="preserve">L’IMPACT D’UNE COMMUNICATION SOCIÉTALE SUR LE PROCESSUS D’ENGAGEMENT DU CONSOMMATEUR : L’INFLUENCE DES ÉLÉMENTS D’EXÉCUTION DES VISUELS PUBLICITAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
@@ -1525,241 +1525,241 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème JOURNEE DE RECHERCHE EN MARKETING DU GRAND EST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471324v1</w:t>
+                <w:t xml:space="preserve">hal-01471323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« D'AC pour la carotte moche, mais ce n’est pas moi qui vais l’éplucher » : le rapport des consommateurs à la nouvelle offre anti-gaspi des hypermarchés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LE ROLE DE LA VALORISATION SUR LE PROCESSUS PERCEPTUEL ET RELATIONNEL DES PRODUITS ALIMENTAIRES INVENDABLES : LE CAS DES PRODUITS &amp;quot;MOCHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">3ème JOURNEE DE RECHERCHE EN MARKETING DU GRAND EST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01717416v1</w:t>
+                <w:t xml:space="preserve">hal-01471324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IMPACT D’UNE COMMUNICATION SOCIÉTALE SUR LE PROCESSUS D’ENGAGEMENT DU CONSOMMATEUR : L’INFLUENCE DES ÉLÉMENTS D’EXÉCUTION DES VISUELS PUBLICITAIRES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« D'AC pour la carotte moche, mais ce n’est pas moi qui vais l’éplucher » : le rapport des consommateurs à la nouvelle offre anti-gaspi des hypermarchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème JOURNEE DE RECHERCHE EN MARKETING DU GRAND EST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, METZ, France</w:t>
+              <w:t xml:space="preserve">33ème Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471323v1</w:t>
+                <w:t xml:space="preserve">halshs-01717416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact d'une communication sociétale sur le processus d'engagement du consommateur : l'influence des éléments d'exécution des visuels publicitaires</w:t>
               </w:r>
@@ -2093,109 +2093,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOUS AVEZ DIT MOCHES ? COMME C’EST BIZARRE !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vous avez dit moches ? Comme c’est bizarre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Marketing Trends Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, VENISE, Italie</w:t>
+              <w:t xml:space="preserve">Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428830v1</w:t>
+                <w:t xml:space="preserve">hal-01468851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CONSOMMATEUR FACE A DES STIMULI ESTHETIQUES INHABITUELS : LE CAS DES PRODUITS ALIMENTAIRES « MOCHES » EN GRANDE DISTRIBUTION</w:t>
               </w:r>
@@ -2270,109 +2270,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous avez dit moches ? Comme c’est bizarre !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VOUS AVEZ DIT MOCHES ? COMME C’EST BIZARRE !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Venise, Italie</w:t>
+              <w:t xml:space="preserve">15th International Marketing Trends Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, VENISE, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468851v1</w:t>
+                <w:t xml:space="preserve">hal-01428830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE CONSUMER FACING AN UNUSUAL AESTHETIC STIMULI : THE CASE OF « UGLY » FOOD PRODUCTS IN LARGE RETAIL</w:t>
               </w:r>
@@ -2529,204 +2529,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence d'une publicité sociétale transgressant les habitudes de communication sur la relation consommateur-enseigne</w:t>
+                <w:t xml:space="preserve">L'influence d'une offre sociétale transgressant les habitudes de consommation sur la relation consommateur-enseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TUTORAT GRAND SUD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, NICE, France</w:t>
+              <w:t xml:space="preserve">ISMD INTERNATIONAL CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471328v1</w:t>
+                <w:t xml:space="preserve">hal-01471317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence d'une offre sociétale transgressant les habitudes de consommation sur la relation consommateur-enseigne</w:t>
+                <w:t xml:space="preserve">L'influence d'une publicité sociétale transgressant les habitudes de communication sur la relation consommateur-enseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMD INTERNATIONAL CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, LILLE, France</w:t>
+              <w:t xml:space="preserve">TUTORAT GRAND SUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471317v1</w:t>
+                <w:t xml:space="preserve">hal-01471328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3011,51 +3011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8306B98"/>
+    <w:nsid w:val="65871427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3242,51 +3242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-hanan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5243-4762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hanan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moulins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241231476" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583629v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muratore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Cendrine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04647890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Portes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02930884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salaun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531262v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-hanan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5243-4762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hanan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moulins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241231476" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583629v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muratore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Cendrine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04647890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Portes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02930884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salaun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531262v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>