--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -2175,204 +2175,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE CONSOMMATEUR FACE A DES STIMULI ESTHETIQUES INHABITUELS : LE CAS DES PRODUITS ALIMENTAIRES « MOCHES » EN GRANDE DISTRIBUTION</w:t>
+                <w:t xml:space="preserve">VOUS AVEZ DIT MOCHES ? COMME C’EST BIZARRE !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONZIEME JOURNEE AFM DU MARKETING AGROALIMENTAIRE DE MONTPELLIER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">15th International Marketing Trends Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, VENISE, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471321v1</w:t>
+                <w:t xml:space="preserve">hal-01428830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOUS AVEZ DIT MOCHES ? COMME C’EST BIZARRE !</w:t>
+                <w:t xml:space="preserve">LE CONSOMMATEUR FACE A DES STIMULI ESTHETIQUES INHABITUELS : LE CAS DES PRODUITS ALIMENTAIRES « MOCHES » EN GRANDE DISTRIBUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Marketing Trends Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, VENISE, Italie</w:t>
+              <w:t xml:space="preserve">ONZIEME JOURNEE AFM DU MARKETING AGROALIMENTAIRE DE MONTPELLIER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428830v1</w:t>
+                <w:t xml:space="preserve">hal-01471321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE CONSUMER FACING AN UNUSUAL AESTHETIC STIMULI : THE CASE OF « UGLY » FOOD PRODUCTS IN LARGE RETAIL</w:t>
               </w:r>
@@ -2529,204 +2529,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence d'une offre sociétale transgressant les habitudes de consommation sur la relation consommateur-enseigne</w:t>
+                <w:t xml:space="preserve">L'influence d'une publicité sociétale transgressant les habitudes de communication sur la relation consommateur-enseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMD INTERNATIONAL CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, LILLE, France</w:t>
+              <w:t xml:space="preserve">TUTORAT GRAND SUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471317v1</w:t>
+                <w:t xml:space="preserve">hal-01471328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence d'une publicité sociétale transgressant les habitudes de communication sur la relation consommateur-enseigne</w:t>
+                <w:t xml:space="preserve">L'influence d'une offre sociétale transgressant les habitudes de consommation sur la relation consommateur-enseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fons Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TUTORAT GRAND SUD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, NICE, France</w:t>
+              <w:t xml:space="preserve">ISMD INTERNATIONAL CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471328v1</w:t>
+                <w:t xml:space="preserve">hal-01471317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3011,51 +3011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65871427"/>
+    <w:nsid w:val="D665314D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3242,51 +3242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-hanan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5243-4762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hanan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moulins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241231476" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583629v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muratore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Cendrine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04647890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Portes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02930884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salaun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531262v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-hanan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5243-4762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hanan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moulins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241231476" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583629v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muratore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Cendrine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04647890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Portes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02930884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salaun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531262v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>