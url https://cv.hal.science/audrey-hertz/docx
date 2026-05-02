--- v1 (2026-03-26)
+++ v2 (2026-05-02)
@@ -3005,697 +3005,709 @@
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 121, pp.30 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2013.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new On-Stream Supercritical Fluid Deposition process for sol–gel preparation of silica-based membranes on tubular supports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a new supercritical CO2-assisted deposition method for preparing gas selective polymer/zeolite composite membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Motuzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sarrade</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2013.02.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 429, pp.428 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689561v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new supercritical CO2-assisted deposition method for preparing gas selective polymer/zeolite composite membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charmette</w:t>
+                <w:t xml:space="preserve">Robust synthesis of yttria stabilized tetragonal zirconia powders (3Y-TZPs) using a semi-continuous process in supercritical CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 429, pp.428 - 435. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 228, pp.622 - 630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689512v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust synthesis of yttria stabilized tetragonal zirconia powders (3Y-TZPs) using a semi-continuous process in supercritical CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a new On-Stream Supercritical Fluid Deposition process for sol–gel preparation of silica-based membranes on tubular supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Guizard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.05.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.17 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2013.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688708v1</w:t>
+                <w:t xml:space="preserve">hal-01689561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterisation of porous silica and silica/titania monoliths for potential use in bone replacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Pignotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Knowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapas Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 156, pp.51-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05214810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yttria stabilized zirconia synthesis in supercritical CO2: Understanding of particle formation mechanisms in CO2/co-solvent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,144 +3716,144 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (7), pp.1691 - 1698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-Gel Synthesis Assisted by Supercritical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; - A Flexible Process for Ceramic Powder and Membrane Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,183 +3862,183 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Ceramic Transactions Series, 62, pp.113-118. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.62.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05214903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic Materials for Bone Repair or Replacement Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Bruce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (6), pp.899-918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2217/17435889.2.6.899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05214801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and encapsulation of yttria stabilized zirconia particles in supercritical carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4035,127 +4047,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26[7], pp.1195-1203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et enrobage par un polymère, de poudres de YSZ nanophasées en milieu CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4164,101 +4176,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque Poudres et matériaux Frittés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, xxx, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4268,159 +4280,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed functionalized filters for unconventional effluent treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 2024 International Conference on Decommissioning Challenges: Role and importance of innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04729450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de matériaux multifonctionnels : application à l'hydrogénation catalytique du CO$_2$ en méthanol et dimethyl éther (DME)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4429,106 +4441,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat 2023 - Groupe d'Etude sur la Catalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dunkerque, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04314271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the nano-phased NiO-YSZ microstructure using supercritical CO2 synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loan Avedikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4570,73 +4582,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Supercritical Fluid Technologies ISSFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Suwon/Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 extraction of lipids from microalgae for biodiesel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4695,73 +4707,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Supercritical Fluid Technologies ISSFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Suwon/Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de matériaux multifonctionnels, application à l’hydrogénation catalytique du CO2 en méthanol et DME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4770,214 +4782,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème réunion annuelle du GFZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04729493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre propriétés microstructurales d’une zéolithe et son mode de dopage pour un piégeage optimisé du xénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème réunion annuelle du GFZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Vogüe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux matériaux à porosité hiérarchisée pour la capture de produits de fission (Sr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Tratnjek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5019,73 +5031,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème réunion annuelle du GFZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04729491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux matériaux à porosité hiérarchisée pour la capture de produits de fission (Sr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Tratnjek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5127,409 +5139,409 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">réunion annuelle du Groupe Français des Zéolithes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement de silicotitanates cristallins (CST) dopés au Nb vis-à-vis de la sorption du Sr2+ par échange d’ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème réunion annuelle du Groupe Français des Zéolithes (GFZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Porquerolles (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un nouveau procédé de dépôt de membranes composites polymères/zéolithes par compression en milieu CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Motuzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of supercritical CO2-based methods for improving the gas separation performance of MFI zeolite membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Motuzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Méditerranéennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5539,159 +5551,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed functionalized filters for unconventional effluent treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolGel 2024 - 22nd International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04729455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the nano-phased NiO-YSZ microstructure using supercritical CO2 synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loan Avedikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5733,73 +5745,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Meeting on Supercritical Fluids (EMSF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISAFS, May 2023, Budapest (Hungary), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04729459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of nano-phased NiO-YSZ powders in supercritical CO2: Control of YSZ microstructure for optimized NiO incorporation and dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loan Avedikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5841,73 +5853,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIEM2023 International Symposium on Inorganic and Environmental Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04729464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane reactors for methanol synthesis: from material science to process simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5916,227 +5928,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2024 - International Congress on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IACS, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04314272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’échangeurs minéraux pour le traitement en colonne d’effluents contaminés en 90Sr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle du GDR SciNEE (Sciences Nucléaires pour l'Energie et l'Environnement) "Matériaux nucléaires pour le cycle et l'environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux matériaux à porosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Tratnjek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6178,73 +6190,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of lipids from wet microalgae: implementation of a coupled supercritical carbon dioxide extraction/fractionation device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6253,123 +6265,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHISA - 26th International Congress of Chemical and Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des équilibres de phases d’un mélange acide oléique/trioléine/β-carotène/eau en milieu CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6378,356 +6390,373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step synthesis, combining SC-CO2 coating and hydrothermal conversion, applied to porous zeolite-based sorbent preparation for wastewater treatment</w:t>
+                <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Supercritical Fluids (ISSF2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04728469v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04728424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Silicotitanates for Sr Sorption – Influence of the Ti/Si Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Tratnjek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6769,323 +6798,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Forum on New Materials - CIMTEC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs,</w:t>
+                <w:t xml:space="preserve">Two-step synthesis, combining SC-CO2 coating and hydrothermal conversion, applied to porous zeolite-based sorbent preparation for wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Supercritical Fluids (ISSF2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04728424v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04728469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation structures-propriétés vis-à-vis de l’immobilisation des radionucléides dans des échangeurs silicates microporeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B-T Vien Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Milcent</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque NEEDS Environnement et mécanismes de transferts des radionucléides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation de lipides issus de microalgues humides par un couplage extraction/fractionnement en milieu CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7114,198 +7126,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l'ISEC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, CEA Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04743731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RESPIR - RElation Structures-Propriétés vis-à-vis de l’Immobilisation des Radionucléides dans des échangeurs silicates microporeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Trang Vien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque NEEDS Environnement et mécanismes de transferts des radionucléides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aubière / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Ti/Si ratio in the gel during the synthesis of a targeted silicotitanate on its Sr sorption properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Tratnjek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7347,306 +7359,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Scientific Basis for Nuclear Waste Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Cologne (virtual conference), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of structure, composition, morphology and texture on Sr2+ sorption properties of Crystalline SilicoTitanate (CST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management symposia SBNWM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society (MRS) meeting, Sep 2021, Cologne (virtual conference), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’adsorbants minéraux pour le traitement d’effluents aqueux contaminés Mise en œuvre d’une approche pluridisciplinaire et multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mascarade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuel - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of lipids, proteins and hydrocarbons from microalgae using a coupled supercritical CO2 extraction/fractionation device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7675,717 +7687,717 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Meeting on Supercritical fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Nb content and microstructure of sitinakite-type silicotitanates on Sr$^{2+}$ and Cs$^+$ sorption properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MNs-20 - 20202nd international conference on Materials and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04741915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d’échange et de diffusion des ions dans des adsorbants à base de zéolithe LTA - Mise en œuvre pour le traitement en colonne d’effluents Aqueux contaminés en Sr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Hoang Le</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Réunion Annuelle du Groupe Français des Zéolithes GFZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Porquerolles (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse en milieu CO2 supercritique de films et membranes nanostructurés à base de TiO2 pour la décontamination des effluents liquids CACRSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 extraction of uranium from ores: influence of process parameters on selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting On Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation de membranes à base de silice par un nouveau procédé de dépôt sur des supports macroporeux en milieu CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical carbon dioxide extraction of metals from sulphuric acid solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hatmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8400,113 +8412,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust synthesis of yttria stabilized tetragonal zirconia powders using a semi-continuous process in supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8525,113 +8537,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01733478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de solubilité en CO2 supercritique par méthode gravimétrique en dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8646,73 +8658,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de poudres de zircone yttriée nanométriques par voie sol-gel assistée par CO2 supercritique et comportement au frittage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8771,573 +8783,573 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poudres et Matériaux frittés 2013 - PMF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01733483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of MFI zeolite membranes performance by either ex-situ or in-situ modification strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Motuzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01733479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New modification strategy of MFI zeolite membranes in supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Motuzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIM 12 :12th INTERNATIONAL CONFERENCE ON INORGANIC MEMBRANES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Twente, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Thin dense YSZ membranes prepared by a &amp;quot;loaded sol&amp;quot; method using reactive nanoparticles synthesized in supercritical CO2 media&amp;quot; (II-P63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00317547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse par voie sol-gel en milieu CO2 supercritique, caractérisation et frittages conventionnel ou par spark plasma sintering de poudres céramiques conductrices anioniques pour la réalisation d'électrolytes minces denses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du GFC - Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00317647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiche : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9346,123 +9358,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on Supercritical Fluids and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved sol-gel route assisted by supercritical CO2 for the synthesis of nanophase ceramic oxides, YSZ/PMMA core-shell nanocomposite preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9471,123 +9483,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Meeting on Supercritical Fluids-Reactions, Materials and Natural Products Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Strasbourg / Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et enrobage par un polymère, de poudres de YSZ nanophasées en milieu CO2 surpercritique”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9596,123 +9608,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Poudres et Matériaux Frittés 2005 (Société Française de Métallurgie et de Matériaux),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and encapsulation with polymer of nanophase YSZ particles in supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9721,116 +9733,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral : &amp;quot;Synthèse et enrobage par un polymère, de poudres de YSZ nanophasés en milieu CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9839,248 +9851,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Poudres et Matériaux Frittés 2005 (Société Française de Métallurgie et de Matériaux) - May 18-20, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiche : &amp;quot;Development of a catalytic contactor by one step synthesis and impregnation of a catalyst in SC CO2 media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM 2005 : International Congress on Membrane and Membrane Processes - August 21-26, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Seoul, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral : &amp;quot;Synthesis and encapsulation with polymer of nanophased YSZ particles in supercritical carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10089,101 +10101,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NN2005 : International Conference on Nanomaterials and Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10193,91 +10205,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au développement du CO2 supercritique dans le domaine de l’énergie - De la chimie aux procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Montpellier (UM), FRA, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04728225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10287,1057 +10299,1057 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Production of ceramic nanopowders using a supercritical CO2 assisted sol-gel process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of thin dense ceramic membranes by &amp;quot;loaded sols&amp;quot; method using nanoparticles synthesized by supercritical CO2 assisted sol-gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282406v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of thin dense ceramic membranes by &amp;quot;loaded sols&amp;quot; method using nanoparticles synthesized by supercritical CO2 assisted sol-gel process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Production of ceramic nanopowders using a supercritical CO2 assisted sol-gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202963v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel derived nanopowders using a supercritical CO2 assisted sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes de Congrès : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128717v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel process assisted by supercritical CO2 for nanophase YSZ conductive ceramic oxides synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Developing and characterizing new oxide nanomaterials in supercritical CO2 phase : perspectives and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128776v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Synthèse de poudres céramiques et hybrides nanostructurées par un procédé de &amp;quot;chimie douce&amp;quot; en milieu CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Galy</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128742v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Synthèse de poudres céramiques et hybrides nanostructurées par un procédé de &amp;quot;chimie douce&amp;quot; en milieu CO2 supercritique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel process assisted by supercritical CO2 for nanophase YSZ conductive ceramic oxides synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128795v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Developing and characterizing new oxide nanomaterials in supercritical CO2 phase : perspectives and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actes de Congrès : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128738v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thèse de Doctorat : &amp;quot;Etude d'un procédé d'élaboration et d'enrobage de poudres nanométriques de zircone yttriée en milieu CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;An improved sol-gel route assisted by supercritical CO2 for the synthesis of nanophase ceramic oxides, YSZ/PMMA core-shell nanocomposite preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11346,94 +11358,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11443,279 +11455,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et dispositif de synthèse de particules organiques ou inorganiques enrobées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Vers la synthèse en continu, d'oxydes céramiques nanophasés enrobés, par réaction en milieu CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: 06/51734. 2006</w:t>
+              <w:t xml:space="preserve">N° de brevet: FR/2900845 et WO/2007/131990. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128716v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la synthèse en continu, d'oxydes céramiques nanophasés enrobés, par réaction en milieu CO2 supercritique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Procédé et dispositif de synthèse de particules organiques ou inorganiques enrobées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: FR/2900845 et WO/2007/131990. 2006</w:t>
+              <w:t xml:space="preserve">N° de brevet: 06/51734. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282312v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11783,51 +11795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F254A896"/>
+    <w:nsid w:val="B391BA2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12014,51 +12026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-hertz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7316-0166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5017-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Campos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hasnaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2025.2466661" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Chaise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146394" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04583810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Avedikian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj00976b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04458944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Escamilla P&#233;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Grandjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105940" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wetterwald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110628" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04702718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tratnjek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129755" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Milcent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131425" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2451-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fremy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mascarade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.12.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#224;l Moloney" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campayo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moloney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927602v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabregue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc. Zur Loye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoroso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ks. Brinkman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dp. Diprete" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.09.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1398-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.01.101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.01.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV9D8575-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.03.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JQ7XWMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klotz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Y. Hernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01251h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Vincent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.09.087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689561v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2013.02.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRNSK36-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Motuzas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.058" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVFL0QF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXHBVW8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fitzgerald" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pignotti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Knowles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Sen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.02.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF3QBRHQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.01.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG2120FC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214903v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.62.113" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bruce" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/17435889.2.6.899" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.12.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79FVRVT8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729450v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04314271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729485v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Millet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778065v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Motuzas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729455v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729464v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04314272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728278v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837736v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728746v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728763v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hertz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Milcent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Barre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grandjean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728469v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837732v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160536v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-T Vien Ngoc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Trang Vien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837775v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728611v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dunand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741915v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milcent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728559v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leybros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hung" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hartmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718902v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hatmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733478v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Ruiz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307652v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733483v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733479v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725196v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317547v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317647v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080613v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080571v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743207v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ruiz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080077v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083082v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083120v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04728225v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275181v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128717v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128776v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128742v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128795v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128738v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128812v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360591v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128716v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-hertz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7316-0166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5017-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Campos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hasnaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2025.2466661" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Chaise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146394" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04583810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Avedikian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj00976b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04458944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Escamilla P&#233;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Grandjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105940" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wetterwald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110628" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04702718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tratnjek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129755" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Milcent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131425" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2451-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fremy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mascarade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.12.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#224;l Moloney" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campayo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moloney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927602v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabregue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc. Zur Loye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoroso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ks. Brinkman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dp. Diprete" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.09.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1398-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.01.101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.01.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV9D8575-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.03.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JQ7XWMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klotz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Y. Hernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01251h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Vincent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.09.087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P5BJ57X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Motuzas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVFL0QF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688708v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXHBVW8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2013.02.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRNSK36-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fitzgerald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pignotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Knowles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Sen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.02.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF3QBRHQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.01.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG2120FC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214903v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.62.113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bruce" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/17435889.2.6.899" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.12.033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79FVRVT8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04314271v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728715v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Millet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837758v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Motuzas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729464v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04314272v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728278v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837736v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160545v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hertz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Milcent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Barre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grandjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneste" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837732v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728469v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-T Vien Ngoc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743731v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728451v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Trang Vien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837775v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728611v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728519v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dunand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728731v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milcent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728559v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679111v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leybros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hung" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hartmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718902v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hatmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733478v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Ruiz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307652v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733479v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725196v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317547v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080571v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743207v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ruiz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083082v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083170v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083120v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04728225v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282406v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275181v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128742v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128738v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128795v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128776v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128717v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128812v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128716v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>