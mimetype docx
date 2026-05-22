--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -3047,189 +3047,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new supercritical CO2-assisted deposition method for preparing gas selective polymer/zeolite composite membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a new On-Stream Supercritical Fluid Deposition process for sol–gel preparation of silica-based membranes on tubular supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Motuzas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charmette</w:t>
+                <w:t xml:space="preserve">Stéphane Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.17 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2013.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.058⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689512v1</w:t>
+                <w:t xml:space="preserve">hal-01689561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust synthesis of yttria stabilized tetragonal zirconia powders (3Y-TZPs) using a semi-continuous process in supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3278,234 +3278,234 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 228, pp.622 - 630. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.05.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new On-Stream Supercritical Fluid Deposition process for sol–gel preparation of silica-based membranes on tubular supports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a new supercritical CO2-assisted deposition method for preparing gas selective polymer/zeolite composite membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Motuzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sarrade</w:t>
+                <w:t xml:space="preserve">Christophe Charmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 77, pp.17 - 24. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 429, pp.428 - 435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2013.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689561v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterisation of porous silica and silica/titania monoliths for potential use in bone replacement</w:t>
               </w:r>
@@ -3663,51 +3663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,51 +3809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6595,260 +6595,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Silicotitanates for Sr Sorption – Influence of the Ti/Si Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Tratnjek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">9th Forum on New Materials - CIMTEC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04728424v1</w:t>
+                <w:t xml:space="preserve">hal-04837732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Silicotitanates for Sr Sorption – Influence of the Ti/Si Ratio</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barre Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Forum on New Materials - CIMTEC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837732v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04728424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step synthesis, combining SC-CO2 coating and hydrothermal conversion, applied to porous zeolite-based sorbent preparation for wastewater treatment</w:t>
               </w:r>
@@ -8567,480 +8567,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01733478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de solubilité en CO2 supercritique par méthode gravimétrique en dynamique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Hung</w:t>
+                <w:t xml:space="preserve">Improvement of MFI zeolite membranes performance by either ex-situ or in-situ modification strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Motuzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307652v1</w:t>
+                <w:t xml:space="preserve">hal-01733479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de poudres de zircone yttriée nanométriques par voie sol-gel assistée par CO2 supercritique et comportement au frittage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures de solubilité en CO2 supercritique par méthode gravimétrique en dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poudres et Matériaux frittés 2013 - PMF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Belfort, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01733483v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of MFI zeolite membranes performance by either ex-situ or in-situ modification strategies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse de poudres de zircone yttriée nanométriques par voie sol-gel assistée par CO2 supercritique et comportement au frittage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Loubat</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">Poudres et Matériaux frittés 2013 - PMF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01733479v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01733483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New modification strategy of MFI zeolite membranes in supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Motuzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIM 12 :12th INTERNATIONAL CONFERENCE ON INORGANIC MEMBRANES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Twente, Netherlands</w:t>
@@ -10661,499 +10661,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hertz</w:t>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel process assisted by supercritical CO2 for nanophase YSZ conductive ceramic oxides synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Galy</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128742v1</w:t>
+                <w:t xml:space="preserve">hal-00128776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Developing and characterizing new oxide nanomaterials in supercritical CO2 phase : perspectives and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Synthèse de poudres céramiques et hybrides nanostructurées par un procédé de &amp;quot;chimie douce&amp;quot; en milieu CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128738v1</w:t>
+                <w:t xml:space="preserve">hal-00128795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Synthèse de poudres céramiques et hybrides nanostructurées par un procédé de &amp;quot;chimie douce&amp;quot; en milieu CO2 supercritique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Developing and characterizing new oxide nanomaterials in supercritical CO2 phase : perspectives and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128795v1</w:t>
+                <w:t xml:space="preserve">hal-00128738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel process assisted by supercritical CO2 for nanophase YSZ conductive ceramic oxides synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Hertz</w:t>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128776v1</w:t>
+                <w:t xml:space="preserve">hal-00128742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de Congrès : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
               </w:r>
@@ -11463,263 +11463,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la synthèse en continu, d'oxydes céramiques nanophasés enrobés, par réaction en milieu CO2 supercritique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hertz</w:t>
+                <w:t xml:space="preserve">Procédé et dispositif de synthèse de particules organiques ou inorganiques enrobées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: FR/2900845 et WO/2007/131990. 2006</w:t>
+              <w:t xml:space="preserve">N° de brevet: 06/51734. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282312v1</w:t>
+                <w:t xml:space="preserve">hal-00128716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et dispositif de synthèse de particules organiques ou inorganiques enrobées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Hertz</w:t>
+                <w:t xml:space="preserve">Vers la synthèse en continu, d'oxydes céramiques nanophasés enrobés, par réaction en milieu CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: 06/51734. 2006</w:t>
+              <w:t xml:space="preserve">N° de brevet: FR/2900845 et WO/2007/131990. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128716v1</w:t>
+                <w:t xml:space="preserve">hal-00282312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11795,51 +11795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B391BA2E"/>
+    <w:nsid w:val="D102C6FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12026,51 +12026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-hertz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7316-0166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5017-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Campos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hasnaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2025.2466661" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Chaise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146394" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04583810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Avedikian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj00976b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04458944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Escamilla P&#233;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Grandjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105940" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wetterwald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110628" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04702718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tratnjek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129755" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Milcent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131425" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2451-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fremy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mascarade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.12.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#224;l Moloney" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campayo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moloney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927602v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabregue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc. Zur Loye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoroso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ks. Brinkman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dp. Diprete" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.09.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1398-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.01.101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.01.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV9D8575-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.03.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JQ7XWMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klotz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Y. Hernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01251h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Vincent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.09.087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P5BJ57X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Motuzas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVFL0QF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688708v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXHBVW8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2013.02.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRNSK36-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fitzgerald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pignotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Knowles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Sen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.02.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF3QBRHQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.01.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG2120FC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214903v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.62.113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bruce" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/17435889.2.6.899" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.12.033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79FVRVT8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04314271v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728715v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Millet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837758v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Motuzas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729464v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04314272v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728278v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837736v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160545v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hertz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Milcent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Barre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grandjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneste" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837732v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728469v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-T Vien Ngoc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743731v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728451v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Trang Vien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837775v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728611v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728519v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dunand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728731v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milcent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728559v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679111v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leybros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hung" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hartmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718902v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hatmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733478v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Ruiz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307652v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733479v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725196v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317547v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080571v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743207v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ruiz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083082v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083170v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083120v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04728225v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282406v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275181v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128742v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128738v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128795v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128776v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128717v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128812v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128716v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-hertz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7316-0166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5017-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Campos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hasnaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2025.2466661" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Chaise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146394" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04583810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Avedikian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj00976b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04458944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Escamilla P&#233;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Grandjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105940" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wetterwald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110628" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04702718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tratnjek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129755" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Milcent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131425" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2451-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fremy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mascarade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.12.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#224;l Moloney" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campayo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moloney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927602v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabregue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc. Zur Loye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoroso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ks. Brinkman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dp. Diprete" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.09.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1398-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.01.101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.01.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV9D8575-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.03.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JQ7XWMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klotz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Y. Hernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01251h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Vincent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.09.087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P5BJ57X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2013.02.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRNSK36-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXHBVW8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Motuzas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.058" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVFL0QF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fitzgerald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pignotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Knowles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Sen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.02.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF3QBRHQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.01.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG2120FC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214903v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.62.113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bruce" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/17435889.2.6.899" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.12.033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79FVRVT8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04314271v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728715v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Millet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837758v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Motuzas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729464v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04314272v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728278v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837736v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160545v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hertz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Milcent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Barre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grandjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneste" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837732v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728469v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-T Vien Ngoc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743731v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728451v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Trang Vien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837775v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728611v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728519v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dunand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728731v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milcent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728559v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679111v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leybros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hung" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hartmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718902v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hatmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733478v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Ruiz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733479v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733483v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725196v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317547v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080571v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743207v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ruiz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083082v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083170v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083120v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04728225v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282406v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275181v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128776v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128795v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128738v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128742v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128717v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128812v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282312v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>