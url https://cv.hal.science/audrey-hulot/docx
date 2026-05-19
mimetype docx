--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -147,1239 +147,1393 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFLOMICS: R package and Shiny interface for integrative analysis of omics data</w:t>
+                <w:t xml:space="preserve">Translational profiling uncovers a tonoplast sugar transporter essential for vascular system development and cell wall composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bessoltane</w:t>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paysant-Le-Roux</w:t>
+                <w:t xml:space="preserve">Françoise Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Hulot</w:t>
+                <w:t xml:space="preserve">Deyan Markovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Charif</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+                <w:t xml:space="preserve">Stephen Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524447v1</w:t>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-04546139v1</w:t>
+                <w:t xml:space="preserve">hal-05621731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast tree aggregation for consensus hierarchical clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">RFLOMICS: R package and Shiny interface for integrative analysis of omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bessoltane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paysant-Le-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02961035v1</w:t>
+              <w:t xml:space="preserve">Rencontres R (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female ponderal index at birth and idiopathic infertility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">RFLOMICS: R package and Shiny interface for Integrative analysis of omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bessoltane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paysant-Le-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197023v1</w:t>
-[...267 lines deleted...]
-                <w:t xml:space="preserve">hal-02404061v1</w:t>
+                <w:t xml:space="preserve">hal-04546139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast tree aggregation for consensus hierarchical clustering: application to multi-omics data analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fast tree aggregation for consensus hierarchical clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02483674v1</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-020-3453-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused-ANOVA : une méthode de clustering en grande dimension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Female ponderal index at birth and idiopathic infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50èmes Journées de Statistique</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.154-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040174419000394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulating proteomic signature of early death in heart failure patients with reduced ejection fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cuvelliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Beseme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.19202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55727-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414293v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient Receptor Potential Channel Expression Signatures in Tumor-Derived Endothelial Cells: Functional Roles in Prostate Cancer Angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483532v1</w:t>
+                <w:t xml:space="preserve">Alessia Brossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Chinigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Trimaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11070956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fast tree aggregation for consensus hierarchical clustering: application to multi-omics data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fused-ANOVA : une méthode de clustering en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">mergeTrees: Aggregating Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Rigaill</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:afc2108cf6953ffa4e3b912b6633ced23e817dc7;origin=https://hal.archives-ouvertes.fr/hal-04500072;visit=swh:1:snp:031d57f01a704f13fb222218fbca370a02148249;anchor=swh:1:rel:90c7a9e908b44d5006c0b0b62309dfea7843e76e;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1447,51 +1601,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="164284C7"/>
+    <w:nsid w:val="0377110A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1678,51 +1832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-hulot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9647-6470" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255334001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le-Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546139v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-3453-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174419000394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414293v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuvelliez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brunin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Beseme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55727-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bernardini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Brossa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grolez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Trimaglio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11070956" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:afc2108cf6953ffa4e3b912b6633ced23e817dc7;origin=https://hal.archives-ouvertes.fr/hal-04500072;visit=swh:1:snp:031d57f01a704f13fb222218fbca370a02148249;anchor=swh:1:rel:90c7a9e908b44d5006c0b0b62309dfea7843e76e;path=/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-hulot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9647-6470" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255334001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyan Markovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le-Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546139v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-3453-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174419000394" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414293v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuvelliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brunin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Beseme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55727-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bernardini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Brossa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinigo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grolez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Trimaglio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11070956" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:afc2108cf6953ffa4e3b912b6633ced23e817dc7;origin=https://hal.archives-ouvertes.fr/hal-04500072;visit=swh:1:snp:031d57f01a704f13fb222218fbca370a02148249;anchor=swh:1:rel:90c7a9e908b44d5006c0b0b62309dfea7843e76e;path=/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>