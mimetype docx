--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -855,286 +855,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human herpes virus-6 encephalitis in a paediatric bone marrow recipient: successful treatment with pharmacokinetic monitoringand high doses of ganciclovir</w:t>
+                <w:t xml:space="preserve">Human herpes virus-6 encephalitis in a paediatric bone marrow recipient: successful treatment with pharmacokinetic monitoring and high doses of ganciclovir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duménil-Janoly</w:t>
+                <w:t xml:space="preserve">A Janoly-Duménil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Galambrun</w:t>
+                <w:t xml:space="preserve">C Galambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Basset</w:t>
+                <w:t xml:space="preserve">T Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mialou</w:t>
+                <w:t xml:space="preserve">V Mialou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bertrand</w:t>
+                <w:t xml:space="preserve">Y Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 00, pp.1-2</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 38 (11), pp.769-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bmt.1705518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698446v1</w:t>
+                <w:t xml:space="preserve">hal-04666794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human herpes virus-6 encephalitis in a paediatric bone marrow recipient: successful treatment with pharmacokinetic monitoring and high doses of ganciclovir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human herpes virus-6 encephalitis in a paediatric bone marrow recipient: successful treatment with pharmacokinetic monitoringand high doses of ganciclovir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Galambrun</w:t>
+                <w:t xml:space="preserve">A. Duménil-Janoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Basset</w:t>
+                <w:t xml:space="preserve">C. Galambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Mialou</w:t>
+                <w:t xml:space="preserve">Thomas Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Bertrand</w:t>
+                <w:t xml:space="preserve">V. Mialou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 38 (11), pp.769-770. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 00, pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666794v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and rapid high-performance liquid chromatographic method for nelfinavir, M8 nelfinavir metabolite, ritonavir and saquinavir assay in plasma</w:t>
               </w:r>
@@ -1569,51 +1569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/tel-04947001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janoly-Dumenil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Janoly Dumenil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poletto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpt.13627" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Yailian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Estublier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H de Freminville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haesebaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.539" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bleyzac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cuzzubbo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R&#233;nard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Skalli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Charhon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mouchoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dum&#233;nil-Janoly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galambrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Basset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mialou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janoly-Dum&#233;nil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Galambrun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Basset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mialou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1705518" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janoly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Favetta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Gagneu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bourhis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1570-0232(02)00465-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNZLGT3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Souillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1703207" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/tel-04947001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janoly-Dumenil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Janoly Dumenil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poletto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpt.13627" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Yailian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Estublier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H de Freminville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haesebaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.539" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bleyzac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cuzzubbo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R&#233;nard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Skalli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Charhon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mouchoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janoly-Dum&#233;nil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Galambrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Basset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mialou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1705518" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dum&#233;nil-Janoly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galambrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Basset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mialou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janoly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Favetta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Gagneu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bourhis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1570-0232(02)00465-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNZLGT3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Souillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1703207" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>