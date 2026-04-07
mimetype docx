--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -633,2216 +633,2216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Françoise Weill, Matricule 173381. Le destin tragique d’un juif d’Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsace.4613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poland's Postwar Trauma and Identity in Pawel Pawlikowski's Films: Reflections on Ida and Cold War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53/3, pp.652-656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0008938920000473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Françoise Weill, Matricule 173381. Le destin tragique d’un juif d’Alsace</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Krzyzanowski, Ghost citizens. Jewish Return to a Postwar City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de la Shoah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.319-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhsho.212.0319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de la Shoah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.11-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des violences de masse et politique historique en Pologne depuis la fin du 20e siècle : le cas de Jedwabne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cold War, de Pawel Pawlikowski (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 | 2019/3, pp.171-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.143.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Lang, Des noms derrière des numéros. L’identification des 86 victimes d’un crime nazi. Une enquête, trad. de l’all. par Valentine Meunier,Strasbourg, Presses universitaires de Strasbourg,2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144 | 2019/4, pp.234-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.144.0211bb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie juive en Pologne aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foi et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.39-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Reich-Ranicki et la Pologne : trajectoire et perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.7323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polak (Simone), Agis comme si j’étais toujours à tes côtés, en collaboration avec Klein-Zolty (Muriel) Paris, Éditions Le Manuscrit, 2018, 182 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 146, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alsace.4613⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsace.3935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre en Pologne avec un illustre diplômé de l’Université de Strasbourg. Entretien avec Piotr Cywiński, directeur du musée d’Auschwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.193-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal. 20 décembre 1940 - 24 septembre 1943. Une époque terrible et terriblement intéressante, De Lucien Dreyfus, édité par Jean-Marc Dreyfus et Alexandra Garbarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsace.3915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hauptmann, Maryvonne Braunschweig, Docteur Adélaïde Hautval dite « Haïdi », 1906-1988. Des camps du Loiret à Auschwitz et à Ravensbrück. Résistante jusque dans les camps. Juste parmi les Nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.540-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsace.3220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rees, Holocauste, Paris, Albin Michel, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 687, pp.769-769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal de guerre d’un ‘ancien de Tambov’ : André Untereiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 211, pp.11-12</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.127-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bechtel, Luba Jurgenson (dir.), Muséographie des violences en Europe centrale et ex-URSS, Paris, Éditions Kimé, coll. « Mémoires en jeu », 2016, 288 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, cahier n° 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du livre Dariusz Jarosz, Maria Pasztor, Polish-French Relations, 1944-1989, Francfort sur le Main, Peter Lang, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.221-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.144.0211bb⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mink, La Pologne au cœur de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132 | 2016/4, pp.206-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.132.0179zf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4, pp.39-53</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1945-2016. Les survivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Juifs de Pologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’Histoire, 421, pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Rousso, Face au passé. Essais sur la mémoire contemporaine, Belin, « Histoire », 288 p., 23 €.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.115-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du livre de Barbara Engelking, On ne veut rien vous prendre…seulement la vie . Des Juifs cachés dans les campagnes polonaises, 1942-1945, Calmann- Levy/Mémorial de la Shoah, Paris, traduit du polonais par Xavier Chantry, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.221-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rencontre en Pologne avec un illustre diplômé de l’Université de Strasbourg. Entretien avec Piotr Cywiński, directeur du musée d’Auschwitz</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déshonorée par des actes barbares… Comprendre la violence antijuive en Pologne au sortir de la Seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Note critique] Un Musée d’histoire des juifs de Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.197-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du film Ida, de Pawel Pawlikowski (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.159-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre de François Lustman, Entre Shoah, communisme et sionisme. Les Juifs yiddish de Paris et leur presse au lendemain de la Seconde Guerre mondiale, Paris, Honoré Champion éditeur, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 121, pp.188-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la Catastrophe : l’historien-témoin et le génocide juif en Pologne, 1945-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 13, pp.193-200</w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.109-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y aller pour ne pas comprendre. Pourquoi visiter les camps d’extermination ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenou'a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors série 2014 à l’occasion de Yom HaShoah, pp.26-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Modiano ou l’art de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Krytyka Liberalna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Claire Zalc, Tal Bruttmann, Ivan Ermakoff, Nicolas Mariot (dir.) Pour une microhistoire de la Shoah, Paris, Seuil, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (247), pp.78-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...1178 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278553v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05028136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l’exposition Regards sur les ghettos (Mémorial de la Shoah, novembre 2013-septembre 2014)</w:t>
               </w:r>
@@ -5168,178 +5168,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05275560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’université de Strasbourg, avant garde et relais des savoirs sur l’Europe médiane 1870-1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Plyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et l'Europe médiane : construction des savoirs savants : institutions, disciplines et parcours, XIXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études slaves, pp.95-115, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sauvetage des Juifs en Pologne occupée : discours et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Survie des juifs en Europe : Persécutés, sauveteurs, Justes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Libel, pp.62-70, 2019, 978-2-917659-90-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05275786v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05275465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Juifs de Pologne, des premières communautés à aujourd’hui [avant propos]</w:t>
               </w:r>
@@ -6540,51 +6540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kichelewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1231-1952.28.1.05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.214.1129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs15.0203" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.511.0137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008938920000473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.4613" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho.212.0319" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dreyfus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.143.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.144.0211bb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3935" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3915" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Untereiner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.132.0179zf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Voisin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Berthelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lyon-Caen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Szurek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Wieviorka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275786v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lindenberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028134v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05227615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anthony" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Safar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Safar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsattar Alherek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kichelewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1231-1952.28.1.05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.214.1129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs15.0203" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.511.0137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276700v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.4613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008938920000473" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho.212.0319" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dreyfus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.143.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.144.0211bb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3935" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3915" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Untereiner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.132.0179zf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Voisin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Berthelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lyon-Caen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Szurek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Wieviorka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lindenberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028134v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05227615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anthony" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Safar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Safar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsattar Alherek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>