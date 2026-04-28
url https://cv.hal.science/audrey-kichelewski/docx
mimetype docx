--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -408,3374 +408,3374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Archéologie des violences de masse et politique historique en Pologne depuis la fin du 20e siècle : le cas de Jedwabne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Re)faire l’histoire par la loi ? Débats autour de la « loi sur la Shoah » en Pologne,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, hs 15, n. 3,, pp.203-210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.hs15.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parl2.hs15.0203⟩</w:t>
+                <w:t xml:space="preserve">hal-05256277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une figure transactionnelle : Jonny Daniels. La reconstruction de la « question juive » par le PiS depuis 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 | 1, pp.135-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo1.511.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises de relecture de l’histoire de la Seconde Guerre mondiale dans la Pologne actuelle (2015-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Roumanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15, pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/receo1.511.0137⟩</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poland's Postwar Trauma and Identity in Pawel Pawlikowski's Films: Reflections on Ida and Cold War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Central European History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53/3, pp.652-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0008938920000473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Weill, Matricule 173381. Le destin tragique d’un juif d’Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/alsace.4613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05276700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0008938920000473⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Krzyzanowski, Ghost citizens. Jewish Return to a Postwar City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de la Shoah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.319-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhsho.212.0319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de la Shoah</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 212, pp.319-321. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 211, pp.11-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal. 20 décembre 1940 - 24 septembre 1943. Une époque terrible et terriblement intéressante, De Lucien Dreyfus, édité par Jean-Marc Dreyfus et Alexandra Garbarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsace.3915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cold War, de Pawel Pawlikowski (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 | 2019/3, pp.171-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.143.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Lang, Des noms derrière des numéros. L’identification des 86 victimes d’un crime nazi. Une enquête, trad. de l’all. par Valentine Meunier,Strasbourg, Presses universitaires de Strasbourg,2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144 | 2019/4, pp.234-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.144.0211bb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie juive en Pologne aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foi et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.39-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Reich-Ranicki et la Pologne : trajectoire et perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.7323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polak (Simone), Agis comme si j’étais toujours à tes côtés, en collaboration avec Klein-Zolty (Muriel) Paris, Éditions Le Manuscrit, 2018, 182 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsace.3935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre en Pologne avec un illustre diplômé de l’Université de Strasbourg. Entretien avec Piotr Cywiński, directeur du musée d’Auschwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.193-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hauptmann, Maryvonne Braunschweig, Docteur Adélaïde Hautval dite « Haïdi », 1906-1988. Des camps du Loiret à Auschwitz et à Ravensbrück. Résistante jusque dans les camps. Juste parmi les Nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.540-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsace.3220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rees, Holocauste, Paris, Albin Michel, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 687, pp.769-769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal de guerre d’un ‘ancien de Tambov’ : André Untereiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 211, pp.11-12</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.127-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bechtel, Luba Jurgenson (dir.), Muséographie des violences en Europe centrale et ex-URSS, Paris, Éditions Kimé, coll. « Mémoires en jeu », 2016, 288 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, cahier n° 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.143.0163⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mink, La Pologne au cœur de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132 | 2016/4, pp.206-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.132.0179zf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du livre Dariusz Jarosz, Maria Pasztor, Polish-French Relations, 1944-1989, Francfort sur le Main, Peter Lang, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.221-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4, pp.39-53</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1945-2016. Les survivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Juifs de Pologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’Histoire, 421, pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Rousso, Face au passé. Essais sur la mémoire contemporaine, Belin, « Histoire », 288 p., 23 €.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.115-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du film Ida, de Pawel Pawlikowski (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.159-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rencontre en Pologne avec un illustre diplômé de l’Université de Strasbourg. Entretien avec Piotr Cywiński, directeur du musée d’Auschwitz</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du livre de Barbara Engelking, On ne veut rien vous prendre…seulement la vie . Des Juifs cachés dans les campagnes polonaises, 1942-1945, Calmann- Levy/Mémorial de la Shoah, Paris, traduit du polonais par Xavier Chantry, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.221-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Note critique] Un Musée d’histoire des juifs de Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.197-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déshonorée par des actes barbares… Comprendre la violence antijuive en Pologne au sortir de la Seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ADN des tribus perdues. À propos de : Nadia Abu El-Haj, The Genealogical Science – The search for Jewish Origins and the Politics of Epistemology, Chicago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre de François Lustman, Entre Shoah, communisme et sionisme. Les Juifs yiddish de Paris et leur presse au lendemain de la Seconde Guerre mondiale, Paris, Honoré Champion éditeur, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 121, pp.188-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la Catastrophe : l’historien-témoin et le génocide juif en Pologne, 1945-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 13, pp.193-200</w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.109-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Claire Zalc, Tal Bruttmann, Ivan Ermakoff, Nicolas Mariot (dir.) Pour une microhistoire de la Shoah, Paris, Seuil, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (247), pp.78-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Modiano ou l’art de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Krytyka Liberalna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’exposition Regards sur les ghettos (Mémorial de la Shoah, novembre 2013-septembre 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 687, pp.769-769</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y aller pour ne pas comprendre. Pourquoi visiter les camps d’extermination ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenou'a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors série 2014 à l’occasion de Yom HaShoah, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition de la traduction française d’extraits des livres du Souvenir de Radom et Białystok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de la Shoah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale : les soubresauts de l’expression d’une culture antisémite. Analyse des cas hongrois et polonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre des Droits de l’Homme en Europe centrale et orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre de Laurence Duchaine-Guillon, La Vie juive à Berlin après 1945 : entre Est et Ouest, Paris, CNRS éditions, De l’Allemagne, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (2), pp.496-497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.127-185</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’enfuir et secourir : Brichah et l'émigration des Juifs de Pologne, 1944-1948</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements clandestins et réseaux internationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bulletin de l’Institut Pierre Renouvin, 38, pp.49-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, cahier n° 3</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05260747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du DVD-ROM de Gaëlle Allaert-Grall et Jean-Christophe Deshayes, Auschwitz-Birkenau dans le processus génocidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (16)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu du livre Dariusz Jarosz, Maria Pasztor, Polish-French Relations, 1944-1989, Francfort sur le Main, Peter Lang, 2015</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre de Samuel Kassow Qui écrira notre histoire ? Nouveaux regards sur les archives du ghetto de Varsovie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunt for Jews and Golden Harvest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre de Gregor Thum Uprooted. How Breslau became Wrocław during the Century of Expulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1, pp.221-222</w:t>
+              <w:t xml:space="preserve">, 2012, 2 (114), pp.273-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Georges Mink, La Pologne au cœur de l’Europe</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre de Michael Meng, Shattered Spaces. Encountering Jewish Ruins in Postwar Germany and Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 132 | 2016/4, pp.206-207. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 3 (115), pp.199-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, L’Histoire, 421, pp.54-59</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasse aux Juifs et moissons d’or. Nouvelles recherches sur la Shoah en Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2, pp.115-115</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Survivants. La place des Juifs dans la société polonaise, 1944-1949</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.141-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1507 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05260297v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05276513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3925,165 +3925,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les juifs polonais en France, des exilés comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’influence et le poids des exilés d’Europe centrale en France (1945-1989)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. pp.55-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gardiens de la polonité&amp;quot; ? Les Juifs dans les villes polonaises, entre réinstallation et départs, 1945-1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe colloque franco-polonais organisé par l’Université de Strasbourg et l’Université Adam Mickiewicz de Poznań, 22-23 octobre 2014,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Poznań, Pologne. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287831v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05287817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4754,165 +4754,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Auschwitz-Birkenau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire mondiale du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083574-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Making Sense of the Holocaust in Socialist Eastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Growing in the Shadow of Antifascism: Remembering the Holocaust in State-Socialist Eastern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-963-386-435-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924772v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03924784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des ghettos dans le processus génocidaire</w:t>
               </w:r>
@@ -6540,51 +6540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kichelewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1231-1952.28.1.05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.214.1129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs15.0203" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.511.0137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276700v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.4613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008938920000473" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho.212.0319" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dreyfus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.143.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.144.0211bb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3935" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3915" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Untereiner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.132.0179zf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Voisin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Berthelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lyon-Caen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Szurek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Wieviorka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lindenberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028134v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05227615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anthony" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Safar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Safar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsattar Alherek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kichelewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1231-1952.28.1.05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.214.1129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs15.0203" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.511.0137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008938920000473" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.4613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278614v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho.212.0319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dreyfus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3915" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.143.0163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.144.0211bb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3935" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Untereiner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.132.0179zf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255567v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278825v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Voisin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Berthelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lyon-Caen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Szurek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Wieviorka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lindenberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028134v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05227615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anthony" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Safar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Safar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsattar Alherek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>