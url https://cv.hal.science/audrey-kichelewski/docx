--- v2 (2026-04-28)
+++ v3 (2026-05-21)
@@ -408,3374 +408,3374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Re)faire l’histoire par la loi ? Débats autour de la « loi sur la Shoah » en Pologne,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, hs 15, n. 3,, pp.203-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.hs15.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises de relecture de l’histoire de la Seconde Guerre mondiale dans la Pologne actuelle (2015-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Roumanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.107-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une figure transactionnelle : Jonny Daniels. La reconstruction de la « question juive » par le PiS depuis 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 | 1, pp.135-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo1.511.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poland's Postwar Trauma and Identity in Pawel Pawlikowski's Films: Reflections on Ida and Cold War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Central European History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53/3, pp.652-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0008938920000473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Weill, Matricule 173381. Le destin tragique d’un juif d’Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsace.4613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Krzyzanowski, Ghost citizens. Jewish Return to a Postwar City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de la Shoah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.319-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhsho.212.0319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de la Shoah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.11-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Archéologie des violences de masse et politique historique en Pologne depuis la fin du 20e siècle : le cas de Jedwabne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parl2.hs15.0203⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cold War, de Pawel Pawlikowski (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 | 2019/3, pp.171-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.143.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie juive en Pologne aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foi et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.39-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Lang, Des noms derrière des numéros. L’identification des 86 victimes d’un crime nazi. Une enquête, trad. de l’all. par Valentine Meunier,Strasbourg, Presses universitaires de Strasbourg,2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144 | 2019/4, pp.234-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.144.0211bb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0008938920000473⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Reich-Ranicki et la Pologne : trajectoire et perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.7323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polak (Simone), Agis comme si j’étais toujours à tes côtés, en collaboration avec Klein-Zolty (Muriel) Paris, Éditions Le Manuscrit, 2018, 182 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsace.3935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Françoise Weill, Matricule 173381. Le destin tragique d’un juif d’Alsace</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre en Pologne avec un illustre diplômé de l’Université de Strasbourg. Entretien avec Piotr Cywiński, directeur du musée d’Auschwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.193-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal. 20 décembre 1940 - 24 septembre 1943. Une époque terrible et terriblement intéressante, De Lucien Dreyfus, édité par Jean-Marc Dreyfus et Alexandra Garbarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 146, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alsace.4613⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsace.3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhsho.212.0319⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hauptmann, Maryvonne Braunschweig, Docteur Adélaïde Hautval dite « Haïdi », 1906-1988. Des camps du Loiret à Auschwitz et à Ravensbrück. Résistante jusque dans les camps. Juste parmi les Nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.540-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsace.3220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rees, Holocauste, Paris, Albin Michel, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 687, pp.769-769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal de guerre d’un ‘ancien de Tambov’ : André Untereiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 211, pp.11-12</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.127-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bechtel, Luba Jurgenson (dir.), Muséographie des violences en Europe centrale et ex-URSS, Paris, Éditions Kimé, coll. « Mémoires en jeu », 2016, 288 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, cahier n° 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du livre Dariusz Jarosz, Maria Pasztor, Polish-French Relations, 1944-1989, Francfort sur le Main, Peter Lang, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.221-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.144.0211bb⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mink, La Pologne au cœur de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132 | 2016/4, pp.206-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.132.0179zf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4, pp.39-53</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1945-2016. Les survivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Juifs de Pologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’Histoire, 421, pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Rousso, Face au passé. Essais sur la mémoire contemporaine, Belin, « Histoire », 288 p., 23 €.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.115-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du livre de Barbara Engelking, On ne veut rien vous prendre…seulement la vie . Des Juifs cachés dans les campagnes polonaises, 1942-1945, Calmann- Levy/Mémorial de la Shoah, Paris, traduit du polonais par Xavier Chantry, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.221-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rencontre en Pologne avec un illustre diplômé de l’Université de Strasbourg. Entretien avec Piotr Cywiński, directeur du musée d’Auschwitz</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Note critique] Un Musée d’histoire des juifs de Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.197-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déshonorée par des actes barbares… Comprendre la violence antijuive en Pologne au sortir de la Seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du film Ida, de Pawel Pawlikowski (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.159-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre de François Lustman, Entre Shoah, communisme et sionisme. Les Juifs yiddish de Paris et leur presse au lendemain de la Seconde Guerre mondiale, Paris, Honoré Champion éditeur, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 121, pp.188-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la Catastrophe : l’historien-témoin et le génocide juif en Pologne, 1945-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 13, pp.193-200</w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.109-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y aller pour ne pas comprendre. Pourquoi visiter les camps d’extermination ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenou'a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors série 2014 à l’occasion de Yom HaShoah, pp.26-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Modiano ou l’art de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Krytyka Liberalna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Claire Zalc, Tal Bruttmann, Ivan Ermakoff, Nicolas Mariot (dir.) Pour une microhistoire de la Shoah, Paris, Seuil, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (247), pp.78-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 687, pp.769-769</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’exposition Regards sur les ghettos (Mémorial de la Shoah, novembre 2013-septembre 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.127-185</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition de la traduction française d’extraits des livres du Souvenir de Radom et Białystok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de la Shoah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, cahier n° 3</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ADN des tribus perdues. À propos de : Nadia Abu El-Haj, The Genealogical Science – The search for Jewish Origins and the Politics of Epistemology, Chicago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Georges Mink, La Pologne au cœur de l’Europe</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre de Laurence Duchaine-Guillon, La Vie juive à Berlin après 1945 : entre Est et Ouest, Paris, CNRS éditions, De l’Allemagne, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (2), pp.496-497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’enfuir et secourir : Brichah et l'émigration des Juifs de Pologne, 1944-1948</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements clandestins et réseaux internationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bulletin de l’Institut Pierre Renouvin, 38, pp.49-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05260747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe centrale : les soubresauts de l’expression d’une culture antisémite. Analyse des cas hongrois et polonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre des Droits de l’Homme en Europe centrale et orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre de Gregor Thum Uprooted. How Breslau became Wrocław during the Century of Expulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 132 | 2016/4, pp.206-207. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 2 (114), pp.273-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu du livre Dariusz Jarosz, Maria Pasztor, Polish-French Relations, 1944-1989, Francfort sur le Main, Peter Lang, 2015</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunt for Jews and Golden Harvest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre de Michael Meng, Shattered Spaces. Encountering Jewish Ruins in Postwar Germany and Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1, pp.221-222</w:t>
+              <w:t xml:space="preserve">, 2012, 3 (115), pp.199-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, L’Histoire, 421, pp.54-59</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre de Samuel Kassow Qui écrira notre histoire ? Nouveaux regards sur les archives du ghetto de Varsovie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2, pp.115-115</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du DVD-ROM de Gaëlle Allaert-Grall et Jean-Christophe Deshayes, Auschwitz-Birkenau dans le processus génocidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (16)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 125, pp.159-161</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Survivants. La place des Juifs dans la société polonaise, 1944-1949</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.141-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05260297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasse aux Juifs et moissons d’or. Nouvelles recherches sur la Shoah en Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...1431 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05276513v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05260297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3925,165 +3925,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gardiens de la polonité&amp;quot; ? Les Juifs dans les villes polonaises, entre réinstallation et départs, 1945-1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIe colloque franco-polonais organisé par l’Université de Strasbourg et l’Université Adam Mickiewicz de Poznań, 22-23 octobre 2014,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Poznań, Pologne. pp.95-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les juifs polonais en France, des exilés comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’influence et le poids des exilés d’Europe centrale en France (1945-1989)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. pp.55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287817v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05287831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4754,165 +4754,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Making Sense of the Holocaust in Socialist Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kichelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Growing in the Shadow of Antifascism: Remembering the Holocaust in State-Socialist Eastern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-963-386-435-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Auschwitz-Birkenau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire mondiale du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-13-083574-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924784v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03924772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des ghettos dans le processus génocidaire</w:t>
               </w:r>
@@ -6540,51 +6540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kichelewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1231-1952.28.1.05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.214.1129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs15.0203" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.511.0137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008938920000473" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.4613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278614v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho.212.0319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dreyfus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3915" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.143.0163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.144.0211bb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3935" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Untereiner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.132.0179zf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255567v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278825v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Voisin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Berthelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lyon-Caen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Szurek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Wieviorka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lindenberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028134v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05227615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anthony" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Safar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Safar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsattar Alherek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kichelewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1231-1952.28.1.05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.214.1129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs15.0203" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.511.0137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008938920000473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.4613" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho.212.0319" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dreyfus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.143.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.144.0211bb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3935" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3915" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Untereiner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.132.0179zf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Voisin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Berthelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lyon-Caen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Szurek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Wieviorka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lindenberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028134v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05227615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anthony" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Safar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Safar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsattar Alherek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>