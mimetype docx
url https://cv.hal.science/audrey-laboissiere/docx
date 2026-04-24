--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -104,65 +104,65 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Technicienne depuis 2010, mon activité s’inscrit dans la plateforme PEA2t, dans le domaine de la biologie moléculaire. dans l'unité Chrono-environnement UMR 6249, où J'ai une activité multisite : UFR ST La Bouloie et UFR Santé les Haut de Chazal.Je mets en œuvre et développe des protocoles techniques de biologie moléculaire pour la caractérisation de différentes matrices pour des programmes de recherche. Mon expertise s’étend dans les domaines de la biologie moléculaire,  la microbiologie fongique et bactérienne à l'antibiorésistance..</w:t>
+        <w:t xml:space="preserve">Technicienne biologiste au CNRS, je disposes d’une solide expertise (15 ans d'expérience) en biologie moléculaire et en microbiologie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La plateforme PEA²t, multidisciplinaire, me permet de mettre à profit mon expertise au service de programmes de recherche alliant les interactions entre la santé humaine, environnementale et animale.</w:t>
+        <w:t xml:space="preserve">Mon profil s’inscrit à l’interface entre la recherche expérimentale et l'expertise technique, avec la maîtrise des méthodes d’analyse génétique, de culture microbienne et de manipulation d’ADN/ARN. Rigoureuse et organisée, je contribues activement à la mise en œuvre des protocoles scientifiques, à la fiabilité des résultats et au bon fonctionnement de l'UT de biologie moléculaire et microbiologie de pla plateforme labélisée PEA2t.J'occupe un rôle clé dans l’avancée des projets de recherche, grâce à mes compétences techniques, mon sens de l’observation et ma capacité à travailler en équipe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">J'exerce en parallèle une mission d'assistante de prévention et de membre référent qualité pour le domaine de la biologie moléculaire.</w:t>
+        <w:t xml:space="preserve">En parallèle, j' occupes les fonctions d’assistante de prévention et de référente qualité au sein du laboratoire. À ce titre, je veilles au respect des règles d’hygiène et de sécurité, contribues à l’évaluation des risques professionnels et participes activement à la mise en place d’actions de prévention. Mon rôle de référente qualité m’amène également à structurer et améliorer les pratiques internes, afin d'assurer la traçabilité des activités et accompagner les agents dans une démarche d’amélioration continue.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -276,78 +276,78 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lirussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 20 (1), pp.wrag008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ismejo/wrag008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502122v1</w:t>
+                <w:t xml:space="preserve">hal-05564146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a cockroach (Blattella germanica) qPCR for the objective measurement of exposure at home</w:t>
               </w:r>
@@ -2691,51 +2691,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CEFFAE1"/>
+    <w:nsid w:val="D36DFDCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2922,51 +2922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-laboissiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502122v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04212326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160965" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sewell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissiere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.729476" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2019.1584086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2019.10.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.05.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ammari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bochaton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12516" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppliger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000419" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dorribo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Savova-Bianchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1322-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vuyst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000586" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-015-2519-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-laboissiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564146v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04212326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160965" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sewell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissiere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.729476" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2019.1584086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2019.10.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.05.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ammari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bochaton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12516" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppliger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000419" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dorribo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Savova-Bianchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1322-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vuyst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000586" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-015-2519-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>