--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -1235,207 +1235,219 @@
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (12), pp.937-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpara.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of azole fungal residues in soils and detection of Aspergillus fumigatus-resistant strains in market gardens of Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (32), pp.32015-32023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-018-3177-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of 1012 moldy dwellings by culture fungal analysis: Threshold proposal for asthmatic patient management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1444,132 +1456,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (1), pp.5-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ina.12516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of evidence of IgE allergic sensitisation from working with lactic acid bacteria in the dairy foods industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1591,383 +1603,383 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Oppliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 85 (3), pp.355-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022029918000419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to field vs. storage wheat dust: different consequences on respiratory symptoms and immune response among grain workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dorribo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessislava Savova-Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91 (6), pp.745-757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00420-018-1322-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of à la carte antigens for bird fancier’s lung serodiagnosis: total dropping extract and/or dropping’s microflora antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (10), pp.1467 - 1470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/jmm.0.000586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of microscopic and molecular tools for the diagnosis and follow-up of cryptosporidiosis in patients at risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1989,641 +2001,653 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Oppliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (1), pp.137-148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-015-2519-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Saprolegnia parasitica in river water using real-time quantitative PCR: from massive fish mortality to tap drinking water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emeline Scherer</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.1026-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01211279v1</w:t>
+                <w:t xml:space="preserve">hal-01117795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Scherer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01117795v1</w:t>
+                <w:t xml:space="preserve">hal-01211279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Commercially Available IgG Kits and Time-Resolved Fluorometric IgE Assay for Diagnosis of Allergic Bronchopulmonary Aspergillosis in Patients with Cystic Fibrosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Richaud-Thiriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (3), pp.196-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2691,51 +2715,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D36DFDCA"/>
+    <w:nsid w:val="6DAC3C97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2922,51 +2946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-laboissiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564146v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04212326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160965" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sewell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissiere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.729476" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2019.1584086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2019.10.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.05.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ammari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bochaton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12516" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppliger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000419" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dorribo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Savova-Bianchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1322-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vuyst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000586" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-015-2519-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-laboissiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564146v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04212326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160965" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sewell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissiere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.729476" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2019.1584086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2019.10.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.05.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM7W9BXD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ammari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bochaton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12516" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppliger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000419" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dorribo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Savova-Bianchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1322-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vuyst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000586" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-015-2519-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GRGLGP8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>