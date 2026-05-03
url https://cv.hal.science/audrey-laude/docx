--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audrey Laude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Audrey Laude - Maître de Conférences en Economie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’implanter en circuits courts façonne son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.231-256. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergy with carbon capture and storage: are short-term issues set aside?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.185-203. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11027-019-09856-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on the Economics of the Environment in the Shadow of Coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (4), pp.447-517. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-020-00493-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une vision dynamique de l’innovation soutenable : le cas des circuits courts alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Maclouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.53-78. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Geothermal Energy and CCS: From the Transformation to the Reconfiguration of a Socio-Technical Regime?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13th International Conference on Greenhouse Gas Control Technologies, GHGT-13, 14-18 November 2016, Lausanne, Switzerland, 114, pp.7528-7539. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01797599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and CCS: The influence of technical change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.916-924. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2013.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can carbon capture and storage on small sources be profitable? An application to the ethanol sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.2909-2917. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geology to economics: Technico-economic feasibility of a biofuel-CCS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.2901-2908. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 capture and storage from a bioethanol plant: Carbon and energy footprint and economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer-Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabbri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.1220-1231. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic feasibility of the capture and geological storage of CO2 from a bio-fuel distillery: CPER Artenay project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.3927-3934. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a BECCS Pilot in France? The Long Road of the CO2-DISSOLVED Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance au sentier et innovation : éclairage à travers l'expérience d'agriculteurs en circuits courts alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2023 : 13ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage géologique de carbone issu des bioénergies: Une nouvelle forme de bioéconomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser les circuits courts: Le projet Innov'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et proximité, gouvernance alimentaire et territoires (AProTer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergy with carbon capture and storage: Are short-term issues set aside?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Negative CO2 Emissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Göteburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits courts et dépendances socio-économiques: apprendre à gérer son temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique, Groupe de Travail Alimentation Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the cost of CCUS Technologies: from partial capture to negative emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environmental economics: a focus on natural resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergy with carbon capture and storage: Are short-term issues set aside?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Meeting of AFSE (Association Française de Science Economique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception de la valeur travail à la fixation du prix des produits agricoles en circuits courts : d’une comptabilité analytique vers une comptabilité systémique ?&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Maclouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Institut de Socio-Economie des Entreprises et des Organisations (ISEOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping CCUS Technological Trajectories and Business Models: The Case of CO2-Dissolved. In Ballerat-Busserolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cutting-edge technology for Carbon Capture Utilization and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Geothermal Energy and CCS: From the Transformation to the Reconfiguration of a Socio-Technical Regime?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une vision dynamique pour appréhender l’innovation environnementale. Le cas des circuits courts alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Maclouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’innovation de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergies et Capture & Transport du Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Tech’Alcool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pomacle-Bazancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et stockage du CO2 issu des bioénergies : Opportunité ou leurre de la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence interdisciplinaire sur l’écologie industrielle et territoriale (COLEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude du marché Carbone et possibilités de captage et stockage de CO2 en sucrerie-distillerie de betteraves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Symposium AVH (Association Andrew Van Hook)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longer climate commitments, higher investment rate? The case of carbon capture and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th Meeting of AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longer climate commitments, higher investment rate? The case of carbon capture and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th annual conference of EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty about long term CO2 targets: a corporate response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Biomass and Carbon Capture and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining bioethanol production and geologic sequestration of carbon: a profitable option?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development, Territories and Firms Location Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait or invest in BCCS: a real option approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international workshop on biomass CCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Carbon Capture and Storage on small sources be profitable? An application to the ethanol sector.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IAEE´s Rio 2010 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Jun 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’empreinte carbone du stockage géologique du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADEME “Bilan GES",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative emissions in sustainable transition: Which role for bioenergies and CCS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change – International Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Carbon Capture and Storage on small sources be profitable? An application to the ethanol sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Capture and Storage from a Bioethanol Plant: Carbon and Energy Footprint and Economic Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Trondheim Conference CO2 Capture and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic feasibility of the capture and geological storage of CO2 from a biofuel distillery: CPER Artenay project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping CCUS Technological Trajectories and Business Models: The Case of CO2 -Dissolved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Béfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Ballerat-Busserolles; Ying (Alice) Wu; John J. Carroll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cutting Edge for Carbon Capture Utilization and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.27-45, 2018, 978-1-119-36380-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et stockage du CO2 issu des bioénergies : opportunité ou leurre de la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrina Brullot; Guillaume Junqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie industrielle et territoriale. 2, COLEIT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2017, Collection Développement durable, ISSN 2105-8555, 978-2-35671-469-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’empreinte carbone du stockage géologique du CO2 : cas de CO2-DISSOLVED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer-Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bourges; Jean-Sébastien Broc; Thomas Gourdon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir : aperçu pluridisciplinaire des recherches francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2015, Collection Développement durable, ISSN 2105-8555, 978-2-35671-233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty about long term climate targets: A real option approach to investment appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and CCS: The influence of the learning effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audrey Laude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Audrey Laude - Maître de Conférences en Economie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’implanter en circuits courts façonne son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.231-256. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergy with carbon capture and storage: are short-term issues set aside?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.185-203. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11027-019-09856-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on the Economics of the Environment in the Shadow of Coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (4), pp.447-517. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-020-00493-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Geothermal Energy and CCS: From the Transformation to the Reconfiguration of a Socio-Technical Regime?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13th International Conference on Greenhouse Gas Control Technologies, GHGT-13, 14-18 November 2016, Lausanne, Switzerland, 114, pp.7528-7539. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01797599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une vision dynamique de l’innovation soutenable : le cas des circuits courts alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Maclouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.53-78. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and CCS: The influence of technical change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.916-924. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2013.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can carbon capture and storage on small sources be profitable? An application to the ethanol sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.2909-2917. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 capture and storage from a bioethanol plant: Carbon and energy footprint and economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer-Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabbri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.1220-1231. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geology to economics: Technico-economic feasibility of a biofuel-CCS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.2901-2908. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic feasibility of the capture and geological storage of CO2 from a bio-fuel distillery: CPER Artenay project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.3927-3934. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a BECCS Pilot in France? The Long Road of the CO2-DISSOLVED Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage géologique de carbone issu des bioénergies: Une nouvelle forme de bioéconomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance au sentier et innovation : éclairage à travers l'expérience d'agriculteurs en circuits courts alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2023 : 13ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser les circuits courts: Le projet Innov'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et proximité, gouvernance alimentaire et territoires (AProTer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergy with carbon capture and storage: Are short-term issues set aside?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Negative CO2 Emissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Göteburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits courts et dépendances socio-économiques: apprendre à gérer son temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique, Groupe de Travail Alimentation Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the cost of CCUS Technologies: from partial capture to negative emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environmental economics: a focus on natural resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergy with carbon capture and storage: Are short-term issues set aside?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Meeting of AFSE (Association Française de Science Economique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping CCUS Technological Trajectories and Business Models: The Case of CO2-Dissolved. In Ballerat-Busserolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cutting-edge technology for Carbon Capture Utilization and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception de la valeur travail à la fixation du prix des produits agricoles en circuits courts : d’une comptabilité analytique vers une comptabilité systémique ?&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Maclouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Institut de Socio-Economie des Entreprises et des Organisations (ISEOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Geothermal Energy and CCS: From the Transformation to the Reconfiguration of a Socio-Technical Regime?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une vision dynamique pour appréhender l’innovation environnementale. Le cas des circuits courts alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Maclouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’innovation de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergies et Capture & Transport du Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Tech’Alcool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pomacle-Bazancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et stockage du CO2 issu des bioénergies : Opportunité ou leurre de la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence interdisciplinaire sur l’écologie industrielle et territoriale (COLEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude du marché Carbone et possibilités de captage et stockage de CO2 en sucrerie-distillerie de betteraves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Symposium AVH (Association Andrew Van Hook)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longer climate commitments, higher investment rate? The case of carbon capture and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th Meeting of AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longer climate commitments, higher investment rate? The case of carbon capture and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th annual conference of EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty about long term CO2 targets: a corporate response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Biomass and Carbon Capture and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining bioethanol production and geologic sequestration of carbon: a profitable option?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development, Territories and Firms Location Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Carbon Capture and Storage on small sources be profitable? An application to the ethanol sector.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IAEE´s Rio 2010 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Jun 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait or invest in BCCS: a real option approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international workshop on biomass CCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative emissions in sustainable transition: Which role for bioenergies and CCS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change – International Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’empreinte carbone du stockage géologique du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADEME “Bilan GES",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Carbon Capture and Storage on small sources be profitable? An application to the ethanol sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Capture and Storage from a Bioethanol Plant: Carbon and Energy Footprint and Economic Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Trondheim Conference CO2 Capture and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic feasibility of the capture and geological storage of CO2 from a biofuel distillery: CPER Artenay project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping CCUS Technological Trajectories and Business Models: The Case of CO2 -Dissolved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Béfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Ballerat-Busserolles; Ying (Alice) Wu; John J. Carroll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cutting Edge for Carbon Capture Utilization and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.27-45, 2018, 978-1-119-36380-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et stockage du CO2 issu des bioénergies : opportunité ou leurre de la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrina Brullot; Guillaume Junqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie industrielle et territoriale. 2, COLEIT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2017, Collection Développement durable, ISSN 2105-8555, 978-2-35671-469-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’empreinte carbone du stockage géologique du CO2 : cas de CO2-DISSOLVED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer-Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bourges; Jean-Sébastien Broc; Thomas Gourdon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir : aperçu pluridisciplinaire des recherches francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2015, Collection Développement durable, ISSN 2105-8555, 978-2-35671-233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty about long term climate targets: A real option approach to investment appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and CCS: The influence of the learning effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-019-09856-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00493-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6598" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01797599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gali&#232;gue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1904" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.05.044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKC8FW7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ricci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.198" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonijoly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castagnac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ricci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royer-Adnot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2011.06.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N97V7MBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chapuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.196" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169671v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Chapuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gali&#232;gue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;fort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-019-09856-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00493-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01797599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gali&#232;gue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6598" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.05.044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKC8FW7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ricci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.198" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royer-Adnot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2011.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N97V7MBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonijoly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castagnac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chapuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.196" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Chapuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gali&#232;gue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;fort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>