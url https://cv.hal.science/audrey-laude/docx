--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audrey Laude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Audrey Laude - Maître de Conférences en Economie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’implanter en circuits courts façonne son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.231-256. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergy with carbon capture and storage: are short-term issues set aside?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.185-203. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11027-019-09856-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on the Economics of the Environment in the Shadow of Coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (4), pp.447-517. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-020-00493-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Geothermal Energy and CCS: From the Transformation to the Reconfiguration of a Socio-Technical Regime?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13th International Conference on Greenhouse Gas Control Technologies, GHGT-13, 14-18 November 2016, Lausanne, Switzerland, 114, pp.7528-7539. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01797599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une vision dynamique de l’innovation soutenable : le cas des circuits courts alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Maclouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.53-78. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and CCS: The influence of technical change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.916-924. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2013.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can carbon capture and storage on small sources be profitable? An application to the ethanol sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.2909-2917. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 capture and storage from a bioethanol plant: Carbon and energy footprint and economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer-Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabbri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.1220-1231. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geology to economics: Technico-economic feasibility of a biofuel-CCS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.2901-2908. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic feasibility of the capture and geological storage of CO2 from a bio-fuel distillery: CPER Artenay project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.3927-3934. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a BECCS Pilot in France? The Long Road of the CO2-DISSOLVED Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage géologique de carbone issu des bioénergies: Une nouvelle forme de bioéconomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance au sentier et innovation : éclairage à travers l'expérience d'agriculteurs en circuits courts alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2023 : 13ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser les circuits courts: Le projet Innov'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et proximité, gouvernance alimentaire et territoires (AProTer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergy with carbon capture and storage: Are short-term issues set aside?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Negative CO2 Emissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Göteburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits courts et dépendances socio-économiques: apprendre à gérer son temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique, Groupe de Travail Alimentation Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the cost of CCUS Technologies: from partial capture to negative emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environmental economics: a focus on natural resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergy with carbon capture and storage: Are short-term issues set aside?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Meeting of AFSE (Association Française de Science Economique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping CCUS Technological Trajectories and Business Models: The Case of CO2-Dissolved. In Ballerat-Busserolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cutting-edge technology for Carbon Capture Utilization and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception de la valeur travail à la fixation du prix des produits agricoles en circuits courts : d’une comptabilité analytique vers une comptabilité systémique ?&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Maclouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Institut de Socio-Economie des Entreprises et des Organisations (ISEOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Geothermal Energy and CCS: From the Transformation to the Reconfiguration of a Socio-Technical Regime?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une vision dynamique pour appréhender l’innovation environnementale. Le cas des circuits courts alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Maclouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’innovation de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergies et Capture & Transport du Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Tech’Alcool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pomacle-Bazancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et stockage du CO2 issu des bioénergies : Opportunité ou leurre de la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence interdisciplinaire sur l’écologie industrielle et territoriale (COLEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude du marché Carbone et possibilités de captage et stockage de CO2 en sucrerie-distillerie de betteraves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Symposium AVH (Association Andrew Van Hook)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longer climate commitments, higher investment rate? The case of carbon capture and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th Meeting of AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longer climate commitments, higher investment rate? The case of carbon capture and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th annual conference of EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty about long term CO2 targets: a corporate response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Biomass and Carbon Capture and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining bioethanol production and geologic sequestration of carbon: a profitable option?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development, Territories and Firms Location Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Carbon Capture and Storage on small sources be profitable? An application to the ethanol sector.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IAEE´s Rio 2010 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Jun 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait or invest in BCCS: a real option approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international workshop on biomass CCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative emissions in sustainable transition: Which role for bioenergies and CCS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change – International Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’empreinte carbone du stockage géologique du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADEME “Bilan GES",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Carbon Capture and Storage on small sources be profitable? An application to the ethanol sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Capture and Storage from a Bioethanol Plant: Carbon and Energy Footprint and Economic Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Trondheim Conference CO2 Capture and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic feasibility of the capture and geological storage of CO2 from a biofuel distillery: CPER Artenay project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping CCUS Technological Trajectories and Business Models: The Case of CO2 -Dissolved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Béfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Ballerat-Busserolles; Ying (Alice) Wu; John J. Carroll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cutting Edge for Carbon Capture Utilization and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.27-45, 2018, 978-1-119-36380-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et stockage du CO2 issu des bioénergies : opportunité ou leurre de la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrina Brullot; Guillaume Junqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie industrielle et territoriale. 2, COLEIT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2017, Collection Développement durable, ISSN 2105-8555, 978-2-35671-469-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’empreinte carbone du stockage géologique du CO2 : cas de CO2-DISSOLVED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer-Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bourges; Jean-Sébastien Broc; Thomas Gourdon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir : aperçu pluridisciplinaire des recherches francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2015, Collection Développement durable, ISSN 2105-8555, 978-2-35671-233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty about long term climate targets: A real option approach to investment appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and CCS: The influence of the learning effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audrey Laude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Audrey Laude - Maître de Conférences en Economie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’implanter en circuits courts façonne son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.231-256. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergy with carbon capture and storage: are short-term issues set aside?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.185-203. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11027-019-09856-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on the Economics of the Environment in the Shadow of Coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (4), pp.447-517. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-020-00493-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Geothermal Energy and CCS: From the Transformation to the Reconfiguration of a Socio-Technical Regime?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13th International Conference on Greenhouse Gas Control Technologies, GHGT-13, 14-18 November 2016, Lausanne, Switzerland, 114, pp.7528-7539. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01797599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une vision dynamique de l’innovation soutenable : le cas des circuits courts alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Maclouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.53-78. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and CCS: The influence of technical change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.916-924. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2013.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can carbon capture and storage on small sources be profitable? An application to the ethanol sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.2909-2917. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 capture and storage from a bioethanol plant: Carbon and energy footprint and economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer-Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabbri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.1220-1231. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geology to economics: Technico-economic feasibility of a biofuel-CCS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.2901-2908. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic feasibility of the capture and geological storage of CO2 from a bio-fuel distillery: CPER Artenay project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.3927-3934. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a BECCS Pilot in France? The Long Road of the CO2-DISSOLVED Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage géologique de carbone issu des bioénergies: Une nouvelle forme de bioéconomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance au sentier et innovation : éclairage à travers l'expérience d'agriculteurs en circuits courts alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2023 : 13ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser les circuits courts: Le projet Innov'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et proximité, gouvernance alimentaire et territoires (AProTer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergy with carbon capture and storage: Are short-term issues set aside?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Negative CO2 Emissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Göteburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits courts et dépendances socio-économiques: apprendre à gérer son temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique, Groupe de Travail Alimentation Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the cost of CCUS Technologies: from partial capture to negative emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environmental economics: a focus on natural resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergy with carbon capture and storage: Are short-term issues set aside?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Meeting of AFSE (Association Française de Science Economique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception de la valeur travail à la fixation du prix des produits agricoles en circuits courts : d’une comptabilité analytique vers une comptabilité systémique ?&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Maclouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Institut de Socio-Economie des Entreprises et des Organisations (ISEOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping CCUS Technological Trajectories and Business Models: The Case of CO2-Dissolved. In Ballerat-Busserolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cutting-edge technology for Carbon Capture Utilization and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Geothermal Energy and CCS: From the Transformation to the Reconfiguration of a Socio-Technical Regime?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une vision dynamique pour appréhender l’innovation environnementale. Le cas des circuits courts alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Maclouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’innovation de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergies et Capture & Transport du Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Tech’Alcool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pomacle-Bazancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et stockage du CO2 issu des bioénergies : Opportunité ou leurre de la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence interdisciplinaire sur l’écologie industrielle et territoriale (COLEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude du marché Carbone et possibilités de captage et stockage de CO2 en sucrerie-distillerie de betteraves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Symposium AVH (Association Andrew Van Hook)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longer climate commitments, higher investment rate? The case of carbon capture and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th Meeting of AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longer climate commitments, higher investment rate? The case of carbon capture and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th annual conference of EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty about long term CO2 targets: a corporate response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Biomass and Carbon Capture and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining bioethanol production and geologic sequestration of carbon: a profitable option?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development, Territories and Firms Location Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Carbon Capture and Storage on small sources be profitable? An application to the ethanol sector.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IAEE´s Rio 2010 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Jun 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait or invest in BCCS: a real option approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international workshop on biomass CCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative emissions in sustainable transition: Which role for bioenergies and CCS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change – International Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’empreinte carbone du stockage géologique du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADEME “Bilan GES",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Carbon Capture and Storage on small sources be profitable? An application to the ethanol sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Capture and Storage from a Bioethanol Plant: Carbon and Energy Footprint and Economic Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galiègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Trondheim Conference CO2 Capture and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic feasibility of the capture and geological storage of CO2 from a biofuel distillery: CPER Artenay project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping CCUS Technological Trajectories and Business Models: The Case of CO2 -Dissolved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Galiègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Béfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Ballerat-Busserolles; Ying (Alice) Wu; John J. Carroll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cutting Edge for Carbon Capture Utilization and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.27-45, 2018, 978-1-119-36380-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et stockage du CO2 issu des bioénergies : opportunité ou leurre de la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrina Brullot; Guillaume Junqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie industrielle et territoriale. 2, COLEIT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2017, Collection Développement durable, ISSN 2105-8555, 978-2-35671-469-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’empreinte carbone du stockage géologique du CO2 : cas de CO2-DISSOLVED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer-Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bourges; Jean-Sébastien Broc; Thomas Gourdon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir : aperçu pluridisciplinaire des recherches francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2015, Collection Développement durable, ISSN 2105-8555, 978-2-35671-233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty about long term climate targets: A real option approach to investment appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and CCS: The influence of the learning effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-019-09856-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00493-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01797599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gali&#232;gue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6598" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.05.044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKC8FW7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ricci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.198" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royer-Adnot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2011.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N97V7MBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonijoly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castagnac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chapuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.196" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Chapuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gali&#232;gue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;fort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-019-09856-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00493-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01797599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gali&#232;gue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6598" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.05.044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKC8FW7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ricci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.198" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royer-Adnot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2011.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N97V7MBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonijoly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castagnac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chapuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.196" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Chapuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gali&#232;gue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;fort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>