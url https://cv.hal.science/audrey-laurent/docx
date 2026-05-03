--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -191,974 +191,974 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune cell-resolved transcriptomics provides insights into the basis for variations of fish genetic resistance to viral disease</w:t>
+                <w:t xml:space="preserve">PRDM9 drives the location and rapid evolution of recombination hotspots in salmonids fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clark</w:t>
+                <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Thomas</w:t>
+                <w:t xml:space="preserve">Paola Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Taylor</w:t>
+                <w:t xml:space="preserve">Julien Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Charles</w:t>
+                <w:t xml:space="preserve">Julie A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laurent</w:t>
+                <w:t xml:space="preserve">Yukiko Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23, pp.348. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.e3002950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02452-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443764v1</w:t>
+                <w:t xml:space="preserve">hal-04880059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRDM9 drives the location and rapid evolution of recombination hotspots in salmonids fish</w:t>
+                <w:t xml:space="preserve">Immune cell-resolved transcriptomics provides insights into the basis for variations of fish genetic resistance to viral disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Raynaud</w:t>
+                <w:t xml:space="preserve">Thomas Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Sanna</w:t>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Joseph</w:t>
+                <w:t xml:space="preserve">Richard Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie A. J. Clément</w:t>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukiko Imai</w:t>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.e3002950. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02452-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880059v1</w:t>
+                <w:t xml:space="preserve">hal-05443764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengths and limitations of reduced representation bisulfite sequencing (RRBS) in the perspective of DNA methylation analysis in fish: a case-study on rainbow trout spermatozoa</w:t>
+                <w:t xml:space="preserve">Genome-wide comparative methylation analysis reveals the fate of germ stem cells after surrogate production in teleost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina El Kamouh</w:t>
+                <w:t xml:space="preserve">Rigolin Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Roman Franěk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Sayyari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Pšenička</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-024-01326-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-024-01842-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548356v1</w:t>
+                <w:t xml:space="preserve">hal-04525193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide comparative methylation analysis reveals the fate of germ stem cells after surrogate production in teleost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strengths and limitations of reduced representation bisulfite sequencing (RRBS) in the perspective of DNA methylation analysis in fish: a case-study on rainbow trout spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina El Kamouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigolin Nayak</w:t>
+                <w:t xml:space="preserve">Amin Sayyari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Franěk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laurent</w:t>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pšenička</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (1), pp.39. </w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-024-01842-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10695-024-01326-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525193v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation effect on DNA methylation profile in rainbow trout spermatozoa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Conserved and divergent arms of the antiviral response in the duplicated genomes of salmonid fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahmir Naseer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Kumar Gundappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Perquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-44803-2⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115 (4), pp.110663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501436v1</w:t>
+                <w:t xml:space="preserve">hal-04172440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved and divergent arms of the antiviral response in the duplicated genomes of salmonid fishes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Perquis</w:t>
+                <w:t xml:space="preserve">Spermatozoa methylome and its sensitivity to water temperature in a teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110663⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 892, pp.164077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172440v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermatozoa methylome and its sensitivity to water temperature in a teleost fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cryopreservation effect on DNA methylation profile in rainbow trout spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina El Kamouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Sayyari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 892, pp.164077. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.19029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-44803-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172467v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TET2-mediated epigenetic reprogramming of breast cancer cells impairs lysosome biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1382,51 +1382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential DNA damage signalling and apoptotic threshold correlate with mouse epiblast-specific hypersensitivity to radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Blasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1473,51 +1473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChIP-Seq and RNA-Seq analyses identify components of the Wnt and Fgf signaling pathways as Prep1 target genes in mouse embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1633,51 +1633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Resnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,350 +1735,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of Prep1 causes p53-dependent apoptosis of mouse pluripotent epiblast cells</w:t>
+                <w:t xml:space="preserve">Involvement of ZFPIP/Zfp462 in chromatin integrity and survival of P19 pluripotent cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis C Fernandez-Diaz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Julie Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Girasoli</w:t>
+                <w:t xml:space="preserve">Barbara Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Turco</w:t>
+                <w:t xml:space="preserve">Daniel Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Longobardi</w:t>
+                <w:t xml:space="preserve">Isabelle Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 137 (20), pp.3393-3403. </w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 316 (7), pp.1190-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.050567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2010.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661473v1</w:t>
+                <w:t xml:space="preserve">inserm-00463878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of ZFPIP/Zfp462 in chromatin integrity and survival of P19 pluripotent cells.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The absence of Prep1 causes p53-dependent apoptosis of mouse pluripotent epiblast cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis C Fernandez-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Guerrier</w:t>
+                <w:t xml:space="preserve">Sara Girasoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pellerin</w:t>
+                <w:t xml:space="preserve">Margherita Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Longobardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2010.02.024⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137 (20), pp.3393-3403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.050567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00463878v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of ZFPIP with PBX1 is crucial for proper expression of neural genetic markers during Xenopus development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2155,64 +2155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZFPIP/Zfp462 is maternally required for proper early Xenopus laevis development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Omilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2289,103 +2289,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The developing female genital tract: from genetics to epigenetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int J Dev Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (2-3), pp.411-24. </w:t>
@@ -2427,51 +2427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBX proteins: much more than Hox cofactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,51 +2479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Omilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (1), pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2561,90 +2561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new type of PBX1 partner that contains zinc finger motifs and inhibits the binding of HOXA9-PBX1 to DNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2727,103 +2727,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding molecular mechanisms of disease resistance in rainbow trout isogenic lines with contrasted susceptibility to VHSV and Flavobacterium psychrophilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Perojil Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe (AQUA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
@@ -2846,385 +2846,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding molecular mechanisms of disease resistance in constrasted rainbow trout isogenic lines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Epigenetics in fish gametes: sensitivity to environmental cues and transgenerational acclimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">8th International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778975v1</w:t>
+                <w:t xml:space="preserve">hal-04542813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics in fish gametes: sensitivity to environmental cues and transgenerational acclimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sperm DNA methylation and sensitivity to environmenatl variations in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542813v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm DNA methylation and sensitivity to environmenatl variations in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Understanding molecular mechanisms of disease resistance in constrasted rainbow trout isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Perojil Morata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692707v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification de spermatides de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SperMix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3249,51 +3249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation fonctionnelle des génomes de poissons pour l'aquaculture en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique sur le thème de l'épigénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Jan 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3318,51 +3318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprogrammation des cellules MCF7 issues de cancer du sein par hyperhydroxymethylation de l’ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3443,64 +3443,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prep1 synergises with the DNA damage response pathway to protect the mouse epiblast from p53-dependant apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C Fernandez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Iotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,64 +3551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prep1 protects the mouse epiblast from p53-dependant apoptosis at post-implantation stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C Fernandez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Iotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3691,77 +3691,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of breeding water temperature on sperm DNA methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.100-100, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3786,51 +3786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential DNA damage signalling and apoptotic threshold induce mouse epiblast-specific hypersensitivity to radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Blasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3868,51 +3868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pbx proteins have distinct expression patterns in mouse peri-gastrulation stage embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3963,64 +3963,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prep1 is essential for the formation of the pre-gastrulation embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C Fernandez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Iotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4071,64 +4071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prep1 is essential for the formation of the pre-gastrulation embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C Fernandez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Iotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4179,64 +4179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prep1 is essential for ES cells survival during differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C Fernandez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Iotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,51 +4287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of ZFPIP (Zinc Finger Pbx1 Interacting Protein) during Xenopus laevis development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Omilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Richard-Parpaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Andover, NH, United States. , 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4408,51 +4408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of ZFPIP, a novel PBX1 interacting protein that interferes with the binding of HOX/PBX complex to DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4460,51 +4460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Omilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Meeting of the British Society for Developmental Biology (BSDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, York, United Kingdom. , 2006</w:t>
@@ -4578,77 +4578,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics in Sexual Maturation and Gametes of Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Lombó Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Paz Herráez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesc Piferrer; Han-Ping Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Willey, pp.175 - 191, 2023, 9781119821915. </w:t>
@@ -4686,90 +4686,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épigénétique chez les poissons d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4839,103 +4839,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRDM9 drives the location and rapid evolution of recombination hotspots in salmonids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4957,103 +4957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic landscape of heat stress intergenerational inheritance in a teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5165,51 +5165,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B754DDC4"/>
+    <w:nsid w:val="ECB41F6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5396,51 +5396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-laurent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7643-6017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443764v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02452-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigolin Nayak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fran&#283;k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01842-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44803-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Clark" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahmir Naseer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Kumar Gundappa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bizot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turpin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Palierne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101283" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02165596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pignarre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Serandour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.222133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Blasi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.125708" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Calabrese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Warnatz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Yaspo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Tkachuk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bernardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Resnati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Crippa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C Fernandez-Diaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Girasoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Turco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Longobardi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.050567" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00463878v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mass&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guerrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellerin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.02.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S108VW32-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00417297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Omilli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-169X.2009.01129.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00354730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard-Parpaillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.12.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00404433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Watrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.082680jm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Bihan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.072304al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dup&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2007.01.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perojil Morata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Clark" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Peron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Iotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282257v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calabresse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lomb&#243; Alonso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Herr&#225;ez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821946.ch7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-laurent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7643-6017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02452-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigolin Nayak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fran&#283;k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01842-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Clark" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahmir Naseer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Kumar Gundappa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110663" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44803-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bizot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turpin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Palierne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101283" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02165596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pignarre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Serandour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.222133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Blasi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.125708" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Calabrese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Warnatz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Yaspo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Tkachuk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bernardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Resnati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Crippa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00463878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mass&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guerrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.02.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S108VW32-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C Fernandez-Diaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Girasoli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Turco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Longobardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.050567" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00417297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Omilli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-169X.2009.01129.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00354730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard-Parpaillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.12.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00404433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Watrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.082680jm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Bihan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.072304al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dup&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2007.01.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perojil Morata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Clark" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Peron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Iotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282257v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calabresse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lomb&#243; Alonso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Herr&#225;ez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821946.ch7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>