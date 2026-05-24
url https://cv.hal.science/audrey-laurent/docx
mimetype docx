--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -459,676 +459,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide comparative methylation analysis reveals the fate of germ stem cells after surrogate production in teleost</w:t>
+                <w:t xml:space="preserve">Strengths and limitations of reduced representation bisulfite sequencing (RRBS) in the perspective of DNA methylation analysis in fish: a case-study on rainbow trout spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigolin Nayak</w:t>
+                <w:t xml:space="preserve">Marina El Kamouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Franěk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laurent</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pšenička</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amin Sayyari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-024-01842-z⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50, pp.2067-2082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-024-01326-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525193v1</w:t>
+                <w:t xml:space="preserve">hal-04548356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengths and limitations of reduced representation bisulfite sequencing (RRBS) in the perspective of DNA methylation analysis in fish: a case-study on rainbow trout spermatozoa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide comparative methylation analysis reveals the fate of germ stem cells after surrogate production in teleost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Sayyari</w:t>
+                <w:t xml:space="preserve">Rigolin Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Roman Franěk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Pšenička</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10695-024-01326-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-024-01842-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548356v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved and divergent arms of the antiviral response in the duplicated genomes of salmonid fishes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manu Kumar Gundappa</w:t>
+                <w:t xml:space="preserve">Cryopreservation effect on DNA methylation profile in rainbow trout spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina El Kamouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Sayyari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110663⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.19029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-44803-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172440v1</w:t>
+                <w:t xml:space="preserve">hal-04501436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spermatozoa methylome and its sensitivity to water temperature in a teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 892, pp.164077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation effect on DNA methylation profile in rainbow trout spermatozoa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amin Sayyari</w:t>
+                <w:t xml:space="preserve">Conserved and divergent arms of the antiviral response in the duplicated genomes of salmonid fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahmir Naseer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Kumar Gundappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Perquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.19029. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115 (4), pp.110663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-44803-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501436v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TET2-mediated epigenetic reprogramming of breast cancer cells impairs lysosome biogenesis</w:t>
               </w:r>
@@ -1735,350 +1735,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of ZFPIP/Zfp462 in chromatin integrity and survival of P19 pluripotent cells.</w:t>
+                <w:t xml:space="preserve">The absence of Prep1 causes p53-dependent apoptosis of mouse pluripotent epiblast cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Massé</w:t>
+                <w:t xml:space="preserve">Luis C Fernandez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Nicol</w:t>
+                <w:t xml:space="preserve">Sara Girasoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Guerrier</w:t>
+                <w:t xml:space="preserve">Margherita Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pellerin</w:t>
+                <w:t xml:space="preserve">Elena Longobardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 316 (7), pp.1190-201. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137 (20), pp.3393-3403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2010.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.050567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00463878v1</w:t>
+                <w:t xml:space="preserve">hal-02661473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of Prep1 causes p53-dependent apoptosis of mouse pluripotent epiblast cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of ZFPIP/Zfp462 in chromatin integrity and survival of P19 pluripotent cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis C Fernandez-Diaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laurent</w:t>
+                <w:t xml:space="preserve">Barbara Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Girasoli</w:t>
+                <w:t xml:space="preserve">Daniel Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Turco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Longobardi</w:t>
+                <w:t xml:space="preserve">Isabelle Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 316 (7), pp.1190-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2010.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.050567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661473v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00463878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of ZFPIP with PBX1 is crucial for proper expression of neural genetic markers during Xenopus development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,51 +2168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZFPIP/Zfp462 is maternally required for proper early Xenopus laevis development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Omilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2289,51 +2289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The developing female genital tract: from genetics to epigenetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2341,51 +2341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int J Dev Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (2-3), pp.411-24. </w:t>
@@ -2479,51 +2479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Omilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (1), pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2600,51 +2600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2934,90 +2934,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm DNA methylation and sensitivity to environmenatl variations in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3167,51 +3167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification de spermatides de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3456,51 +3456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prep1 synergises with the DNA damage response pathway to protect the mouse epiblast from p53-dependant apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C Fernandez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Iotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3564,51 +3564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prep1 protects the mouse epiblast from p53-dependant apoptosis at post-implantation stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C Fernandez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Iotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,64 +3704,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of breeding water temperature on sperm DNA methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.100-100, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3976,51 +3976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prep1 is essential for the formation of the pre-gastrulation embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C Fernandez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Iotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,51 +4084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prep1 is essential for the formation of the pre-gastrulation embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C Fernandez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Iotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4192,51 +4192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prep1 is essential for ES cells survival during differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C Fernandez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Iotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Omilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Richard-Parpaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Andover, NH, United States. , 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4460,51 +4460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Omilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Meeting of the British Society for Developmental Biology (BSDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, York, United Kingdom. , 2006</w:t>
@@ -4604,51 +4604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Paz Herráez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesc Piferrer; Han-Ping Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Willey, pp.175 - 191, 2023, 9781119821915. </w:t>
@@ -4699,77 +4699,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épigénétique chez les poissons d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4957,103 +4957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic landscape of heat stress intergenerational inheritance in a teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5165,51 +5165,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECB41F6D"/>
+    <w:nsid w:val="6A5D552D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5396,51 +5396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-laurent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7643-6017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02452-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigolin Nayak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fran&#283;k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01842-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Clark" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahmir Naseer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Kumar Gundappa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110663" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44803-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bizot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turpin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Palierne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101283" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02165596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pignarre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Serandour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.222133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Blasi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.125708" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Calabrese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Warnatz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Yaspo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Tkachuk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bernardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Resnati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Crippa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00463878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mass&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guerrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.02.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S108VW32-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C Fernandez-Diaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Girasoli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Turco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Longobardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.050567" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00417297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Omilli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-169X.2009.01129.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00354730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard-Parpaillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.12.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00404433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Watrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.082680jm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Bihan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.072304al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dup&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2007.01.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perojil Morata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Clark" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Peron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Iotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282257v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calabresse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lomb&#243; Alonso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Herr&#225;ez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821946.ch7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-laurent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7643-6017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02452-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigolin Nayak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fran&#283;k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01842-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44803-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Clark" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahmir Naseer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Kumar Gundappa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110663" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bizot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turpin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Palierne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101283" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02165596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pignarre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Serandour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.222133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Blasi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.125708" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Calabrese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Warnatz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Yaspo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Tkachuk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bernardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Resnati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Crippa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C Fernandez-Diaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Girasoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Turco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Longobardi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.050567" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00463878v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mass&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guerrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellerin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.02.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S108VW32-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00417297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Omilli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-169X.2009.01129.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00354730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard-Parpaillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.12.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00404433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Watrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.082680jm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Bihan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.072304al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dup&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2007.01.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perojil Morata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Clark" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Peron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Iotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282257v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calabresse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lomb&#243; Alonso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Herr&#225;ez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821946.ch7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>